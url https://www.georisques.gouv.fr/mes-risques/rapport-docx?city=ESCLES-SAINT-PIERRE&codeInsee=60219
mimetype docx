--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709097539" name="Picture">
+                  <wp:docPr id="1319798433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709097539" name="Picture"/>
+                          <pic:cNvPr id="1319798433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012846263" name="Picture">
+                  <wp:docPr id="375799310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012846263" name="Picture"/>
+                          <pic:cNvPr id="375799310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="994088949" name="Picture">
+                        <wp:docPr id="183383129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="994088949" name="Picture"/>
+                                <pic:cNvPr id="183383129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659420700" name="Picture">
+                  <wp:docPr id="1799079782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659420700" name="Picture"/>
+                          <pic:cNvPr id="1799079782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340925582" name="Picture">
+                  <wp:docPr id="532383985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340925582" name="Picture"/>
+                          <pic:cNvPr id="532383985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100472449" name="Picture">
+                  <wp:docPr id="929057287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100472449" name="Picture"/>
+                          <pic:cNvPr id="929057287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255507774" name="Picture">
+                  <wp:docPr id="1742776145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255507774" name="Picture"/>
+                          <pic:cNvPr id="1742776145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240627005" name="Picture">
+                  <wp:docPr id="1725116848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240627005" name="Picture"/>
+                          <pic:cNvPr id="1725116848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="901594252" name="Picture">
+                        <wp:docPr id="1620048376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="901594252" name="Picture"/>
+                                <pic:cNvPr id="1620048376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="670565335" name="Picture">
+                        <wp:docPr id="513163497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="670565335" name="Picture"/>
+                                <pic:cNvPr id="513163497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="303827931" name="Picture">
+                        <wp:docPr id="455693537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="303827931" name="Picture"/>
+                                <pic:cNvPr id="455693537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1228821054" name="Picture">
+                        <wp:docPr id="2007885744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1228821054" name="Picture"/>
+                                <pic:cNvPr id="2007885744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1629055634" name="Picture">
+                        <wp:docPr id="1506576966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1629055634" name="Picture"/>
+                                <pic:cNvPr id="1506576966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1867963695" name="Picture">
+                        <wp:docPr id="1614365035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1867963695" name="Picture"/>
+                                <pic:cNvPr id="1614365035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="273669396" name="Picture">
+                        <wp:docPr id="1016072303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="273669396" name="Picture"/>
+                                <pic:cNvPr id="1016072303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1378568776" name="Picture">
+                        <wp:docPr id="1778807757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1378568776" name="Picture"/>
+                                <pic:cNvPr id="1778807757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1646931489" name="Picture">
+                        <wp:docPr id="420712232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1646931489" name="Picture"/>
+                                <pic:cNvPr id="420712232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2125918876" name="Picture">
+                        <wp:docPr id="1223765451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2125918876" name="Picture"/>
+                                <pic:cNvPr id="1223765451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="764609914" name="Picture">
+                        <wp:docPr id="997451776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="764609914" name="Picture"/>
+                                <pic:cNvPr id="997451776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1097357532" name="Picture">
+                        <wp:docPr id="1220014255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1097357532" name="Picture"/>
+                                <pic:cNvPr id="1220014255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956436618" name="Picture">
+                  <wp:docPr id="468431816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956436618" name="Picture"/>
+                          <pic:cNvPr id="468431816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509249526" name="Picture">
+                  <wp:docPr id="400731661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509249526" name="Picture"/>
+                          <pic:cNvPr id="400731661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332819947" name="Picture">
+                  <wp:docPr id="446215161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332819947" name="Picture"/>
+                          <pic:cNvPr id="446215161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1153643398" name="Picture">
+                  <wp:docPr id="116910703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1153643398" name="Picture"/>
+                          <pic:cNvPr id="116910703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604410542" name="Picture">
+                  <wp:docPr id="1208248298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604410542" name="Picture"/>
+                          <pic:cNvPr id="1208248298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15107,57 +15107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289336026" name="Picture">
+                  <wp:docPr id="2003366349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289336026" name="Picture"/>
+                          <pic:cNvPr id="2003366349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16250,57 +16250,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="484095356" name="Picture">
+                        <wp:docPr id="575831462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="484095356" name="Picture"/>
+                                <pic:cNvPr id="575831462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17639,57 +17639,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839617220" name="Picture">
+                  <wp:docPr id="568375022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839617220" name="Picture"/>
+                          <pic:cNvPr id="568375022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17728,57 +17728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101222746" name="Picture">
+                  <wp:docPr id="1547640119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101222746" name="Picture"/>
+                          <pic:cNvPr id="1547640119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18372,57 +18372,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136019783" name="Picture">
+                  <wp:docPr id="1840378971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136019783" name="Picture"/>
+                          <pic:cNvPr id="1840378971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19370,57 +19370,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678425996" name="Picture">
+                  <wp:docPr id="1737432476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678425996" name="Picture"/>
+                          <pic:cNvPr id="1737432476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19473,57 +19473,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132961367" name="Picture">
+                  <wp:docPr id="1126416741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132961367" name="Picture"/>
+                          <pic:cNvPr id="1126416741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20856,57 +20856,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437265409" name="Picture">
+                  <wp:docPr id="549763021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437265409" name="Picture"/>
+                          <pic:cNvPr id="549763021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22028,57 +22028,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1642860722" name="Picture">
+                        <wp:docPr id="409295833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1642860722" name="Picture"/>
+                                <pic:cNvPr id="409295833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23595,57 +23595,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311254528" name="Picture">
+                  <wp:docPr id="515481776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311254528" name="Picture"/>
+                          <pic:cNvPr id="515481776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23675,57 +23675,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884977378" name="Picture">
+                  <wp:docPr id="857577294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884977378" name="Picture"/>
+                          <pic:cNvPr id="857577294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24229,57 +24229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416406126" name="Picture">
+                  <wp:docPr id="1705793518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416406126" name="Picture"/>
+                          <pic:cNvPr id="1705793518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26578,57 +26578,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648548556" name="Picture">
+                  <wp:docPr id="483745556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648548556" name="Picture"/>
+                          <pic:cNvPr id="483745556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26667,57 +26667,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458040171" name="Picture">
+                  <wp:docPr id="1045842905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458040171" name="Picture"/>
+                          <pic:cNvPr id="1045842905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27311,57 +27311,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864295252" name="Picture">
+                  <wp:docPr id="862361952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864295252" name="Picture"/>
+                          <pic:cNvPr id="862361952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28309,57 +28309,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60050986" name="Picture">
+                  <wp:docPr id="802889341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60050986" name="Picture"/>
+                          <pic:cNvPr id="802889341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28412,57 +28412,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99364179" name="Picture">
+                  <wp:docPr id="541223267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99364179" name="Picture"/>
+                          <pic:cNvPr id="541223267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29789,57 +29789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970405424" name="Picture">
+                  <wp:docPr id="1724706430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970405424" name="Picture"/>
+                          <pic:cNvPr id="1724706430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30932,57 +30932,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1559597957" name="Picture">
+                        <wp:docPr id="801696744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1559597957" name="Picture"/>
+                                <pic:cNvPr id="801696744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32293,57 +32293,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553160349" name="Picture">
+                  <wp:docPr id="787894129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553160349" name="Picture"/>
+                          <pic:cNvPr id="787894129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32382,57 +32382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692327313" name="Picture">
+                  <wp:docPr id="1328864056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692327313" name="Picture"/>
+                          <pic:cNvPr id="1328864056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33026,57 +33026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1584820878" name="Picture">
+                  <wp:docPr id="1441425383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1584820878" name="Picture"/>
+                          <pic:cNvPr id="1441425383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34024,57 +34024,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598490003" name="Picture">
+                  <wp:docPr id="1499066620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598490003" name="Picture"/>
+                          <pic:cNvPr id="1499066620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34127,57 +34127,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461176544" name="Picture">
+                  <wp:docPr id="1114140578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461176544" name="Picture"/>
+                          <pic:cNvPr id="1114140578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35504,57 +35504,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2147025606" name="Picture">
+                  <wp:docPr id="1678210082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2147025606" name="Picture"/>
+                          <pic:cNvPr id="1678210082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36647,57 +36647,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1322591223" name="Picture">
+                        <wp:docPr id="688175873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1322591223" name="Picture"/>
+                                <pic:cNvPr id="688175873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37918,57 +37918,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562748565" name="Picture">
+                  <wp:docPr id="1936342367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562748565" name="Picture"/>
+                          <pic:cNvPr id="1936342367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37998,57 +37998,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268697121" name="Picture">
+                  <wp:docPr id="603268064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268697121" name="Picture"/>
+                          <pic:cNvPr id="603268064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38477,57 +38477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740690235" name="Picture">
+                  <wp:docPr id="2091247042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740690235" name="Picture"/>
+                          <pic:cNvPr id="2091247042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43725373" name="Picture">
+                  <wp:docPr id="107160801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43725373" name="Picture"/>
+                          <pic:cNvPr id="107160801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064906127" name="Picture">
+                  <wp:docPr id="201588206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064906127" name="Picture"/>
+                          <pic:cNvPr id="201588206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587895946" name="Picture">
+                  <wp:docPr id="1599832665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587895946" name="Picture"/>
+                          <pic:cNvPr id="1599832665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>