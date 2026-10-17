--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721737678" name="Picture">
+                  <wp:docPr id="902037969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721737678" name="Picture"/>
+                          <pic:cNvPr id="902037969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640070591" name="Picture">
+                  <wp:docPr id="850827141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640070591" name="Picture"/>
+                          <pic:cNvPr id="850827141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1171410949" name="Picture">
+                        <wp:docPr id="76390202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1171410949" name="Picture"/>
+                                <pic:cNvPr id="76390202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1011371704" name="Picture">
+                  <wp:docPr id="976371357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1011371704" name="Picture"/>
+                          <pic:cNvPr id="976371357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683994618" name="Picture">
+                  <wp:docPr id="216852965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683994618" name="Picture"/>
+                          <pic:cNvPr id="216852965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137461363" name="Picture">
+                  <wp:docPr id="484643558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137461363" name="Picture"/>
+                          <pic:cNvPr id="484643558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051267034" name="Picture">
+                  <wp:docPr id="50855168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051267034" name="Picture"/>
+                          <pic:cNvPr id="50855168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706573962" name="Picture">
+                  <wp:docPr id="1323897930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706573962" name="Picture"/>
+                          <pic:cNvPr id="1323897930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="612574244" name="Picture">
+                        <wp:docPr id="1992971241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="612574244" name="Picture"/>
+                                <pic:cNvPr id="1992971241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2091052783" name="Picture">
+                        <wp:docPr id="735723396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2091052783" name="Picture"/>
+                                <pic:cNvPr id="735723396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="227141824" name="Picture">
+                        <wp:docPr id="948531594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="227141824" name="Picture"/>
+                                <pic:cNvPr id="948531594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="919955022" name="Picture">
+                        <wp:docPr id="743533076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="919955022" name="Picture"/>
+                                <pic:cNvPr id="743533076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1059013837" name="Picture">
+                        <wp:docPr id="1999250481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1059013837" name="Picture"/>
+                                <pic:cNvPr id="1999250481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="503142430" name="Picture">
+                        <wp:docPr id="331826211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="503142430" name="Picture"/>
+                                <pic:cNvPr id="331826211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1959546886" name="Picture">
+                        <wp:docPr id="150105544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1959546886" name="Picture"/>
+                                <pic:cNvPr id="150105544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1128533078" name="Picture">
+                        <wp:docPr id="263774956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1128533078" name="Picture"/>
+                                <pic:cNvPr id="263774956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="235911638" name="Picture">
+                        <wp:docPr id="1206121879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="235911638" name="Picture"/>
+                                <pic:cNvPr id="1206121879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="175596149" name="Picture">
+                        <wp:docPr id="2090187769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="175596149" name="Picture"/>
+                                <pic:cNvPr id="2090187769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="412384528" name="Picture">
+                        <wp:docPr id="2059883347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="412384528" name="Picture"/>
+                                <pic:cNvPr id="2059883347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="492079963" name="Picture">
+                        <wp:docPr id="1768951260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="492079963" name="Picture"/>
+                                <pic:cNvPr id="1768951260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212179448" name="Picture">
+                  <wp:docPr id="315665547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212179448" name="Picture"/>
+                          <pic:cNvPr id="315665547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074614669" name="Picture">
+                  <wp:docPr id="499437532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074614669" name="Picture"/>
+                          <pic:cNvPr id="499437532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228745907" name="Picture">
+                  <wp:docPr id="660907804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228745907" name="Picture"/>
+                          <pic:cNvPr id="660907804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776292314" name="Picture">
+                  <wp:docPr id="279461562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776292314" name="Picture"/>
+                          <pic:cNvPr id="279461562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080797834" name="Picture">
+                  <wp:docPr id="788317635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080797834" name="Picture"/>
+                          <pic:cNvPr id="788317635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187895489" name="Picture">
+                  <wp:docPr id="94820566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187895489" name="Picture"/>
+                          <pic:cNvPr id="94820566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1949809240" name="Picture">
+                        <wp:docPr id="1834237321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1949809240" name="Picture"/>
+                                <pic:cNvPr id="1834237321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="508012109" name="Picture">
+                        <wp:docPr id="538289917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="508012109" name="Picture"/>
+                                <pic:cNvPr id="538289917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18737,57 +18737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805879479" name="Picture">
+                  <wp:docPr id="1277143763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805879479" name="Picture"/>
+                          <pic:cNvPr id="1277143763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18826,57 +18826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566968074" name="Picture">
+                  <wp:docPr id="1618498546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566968074" name="Picture"/>
+                          <pic:cNvPr id="1618498546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19470,57 +19470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43880624" name="Picture">
+                  <wp:docPr id="1834431310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43880624" name="Picture"/>
+                          <pic:cNvPr id="1834431310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20468,57 +20468,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83245377" name="Picture">
+                  <wp:docPr id="1983986917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83245377" name="Picture"/>
+                          <pic:cNvPr id="1983986917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20571,57 +20571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975083389" name="Picture">
+                  <wp:docPr id="1583682074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975083389" name="Picture"/>
+                          <pic:cNvPr id="1583682074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21952,57 +21952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021729664" name="Picture">
+                  <wp:docPr id="674196024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021729664" name="Picture"/>
+                          <pic:cNvPr id="674196024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23114,57 +23114,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1649759844" name="Picture">
+                        <wp:docPr id="1568898377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1649759844" name="Picture"/>
+                                <pic:cNvPr id="1568898377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24089,57 +24089,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="470354796" name="Picture">
+                        <wp:docPr id="1731634108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="470354796" name="Picture"/>
+                                <pic:cNvPr id="1731634108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25498,57 +25498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="115821319" name="Picture">
+                  <wp:docPr id="1898507756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="115821319" name="Picture"/>
+                          <pic:cNvPr id="1898507756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25587,57 +25587,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387763841" name="Picture">
+                  <wp:docPr id="1448355917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387763841" name="Picture"/>
+                          <pic:cNvPr id="1448355917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26267,57 +26267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594525000" name="Picture">
+                  <wp:docPr id="1706917050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594525000" name="Picture"/>
+                          <pic:cNvPr id="1706917050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27328,57 +27328,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949145591" name="Picture">
+                  <wp:docPr id="1016922074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949145591" name="Picture"/>
+                          <pic:cNvPr id="1016922074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27431,57 +27431,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492402364" name="Picture">
+                  <wp:docPr id="32248003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492402364" name="Picture"/>
+                          <pic:cNvPr id="32248003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28889,57 +28889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216060434" name="Picture">
+                  <wp:docPr id="105850218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216060434" name="Picture"/>
+                          <pic:cNvPr id="105850218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30086,57 +30086,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="600033567" name="Picture">
+                        <wp:docPr id="1750366294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="600033567" name="Picture"/>
+                                <pic:cNvPr id="1750366294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32256,57 +32256,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644162528" name="Picture">
+                  <wp:docPr id="1383407301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644162528" name="Picture"/>
+                          <pic:cNvPr id="1383407301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32345,57 +32345,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118517286" name="Picture">
+                  <wp:docPr id="247206406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118517286" name="Picture"/>
+                          <pic:cNvPr id="247206406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32989,57 +32989,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132646493" name="Picture">
+                  <wp:docPr id="1164004687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132646493" name="Picture"/>
+                          <pic:cNvPr id="1164004687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33987,57 +33987,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065924855" name="Picture">
+                  <wp:docPr id="1576445374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065924855" name="Picture"/>
+                          <pic:cNvPr id="1576445374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34090,57 +34090,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126938725" name="Picture">
+                  <wp:docPr id="733207624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126938725" name="Picture"/>
+                          <pic:cNvPr id="733207624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35467,57 +35467,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286679633" name="Picture">
+                  <wp:docPr id="1504222036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286679633" name="Picture"/>
+                          <pic:cNvPr id="1504222036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36610,57 +36610,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="168826815" name="Picture">
+                        <wp:docPr id="105663733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="168826815" name="Picture"/>
+                                <pic:cNvPr id="105663733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37831,57 +37831,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674691142" name="Picture">
+                  <wp:docPr id="463668563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674691142" name="Picture"/>
+                          <pic:cNvPr id="463668563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37902,57 +37902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995190291" name="Picture">
+                  <wp:docPr id="361517687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995190291" name="Picture"/>
+                          <pic:cNvPr id="361517687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38316,57 +38316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842177059" name="Picture">
+                  <wp:docPr id="604396257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842177059" name="Picture"/>
+                          <pic:cNvPr id="604396257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>