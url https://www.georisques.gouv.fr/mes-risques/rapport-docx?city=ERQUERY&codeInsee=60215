--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938194535" name="Picture">
+                  <wp:docPr id="48400624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938194535" name="Picture"/>
+                          <pic:cNvPr id="48400624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1833020287" name="Picture">
+                  <wp:docPr id="1657689651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1833020287" name="Picture"/>
+                          <pic:cNvPr id="1657689651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1536181188" name="Picture">
+                        <wp:docPr id="374365544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1536181188" name="Picture"/>
+                                <pic:cNvPr id="374365544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131377254" name="Picture">
+                  <wp:docPr id="1167289808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131377254" name="Picture"/>
+                          <pic:cNvPr id="1167289808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56784346" name="Picture">
+                  <wp:docPr id="1830048342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56784346" name="Picture"/>
+                          <pic:cNvPr id="1830048342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404040595" name="Picture">
+                  <wp:docPr id="503817106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404040595" name="Picture"/>
+                          <pic:cNvPr id="503817106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255554404" name="Picture">
+                  <wp:docPr id="1186786808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255554404" name="Picture"/>
+                          <pic:cNvPr id="1186786808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441392207" name="Picture">
+                  <wp:docPr id="1127978416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441392207" name="Picture"/>
+                          <pic:cNvPr id="1127978416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1693950745" name="Picture">
+                        <wp:docPr id="1021176958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1693950745" name="Picture"/>
+                                <pic:cNvPr id="1021176958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="167808921" name="Picture">
+                        <wp:docPr id="791236638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="167808921" name="Picture"/>
+                                <pic:cNvPr id="791236638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1672219956" name="Picture">
+                        <wp:docPr id="430517649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1672219956" name="Picture"/>
+                                <pic:cNvPr id="430517649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="342031118" name="Picture">
+                        <wp:docPr id="245388410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="342031118" name="Picture"/>
+                                <pic:cNvPr id="245388410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1906334839" name="Picture">
+                        <wp:docPr id="462575001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1906334839" name="Picture"/>
+                                <pic:cNvPr id="462575001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1551115294" name="Picture">
+                        <wp:docPr id="50870202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1551115294" name="Picture"/>
+                                <pic:cNvPr id="50870202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1741405142" name="Picture">
+                        <wp:docPr id="245469024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1741405142" name="Picture"/>
+                                <pic:cNvPr id="245469024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1360804432" name="Picture">
+                        <wp:docPr id="1456071338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1360804432" name="Picture"/>
+                                <pic:cNvPr id="1456071338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="477491572" name="Picture">
+                        <wp:docPr id="1502775384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="477491572" name="Picture"/>
+                                <pic:cNvPr id="1502775384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="287051237" name="Picture">
+                        <wp:docPr id="1732548094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="287051237" name="Picture"/>
+                                <pic:cNvPr id="1732548094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1893528590" name="Picture">
+                        <wp:docPr id="1455918277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1893528590" name="Picture"/>
+                                <pic:cNvPr id="1455918277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="754086191" name="Picture">
+                        <wp:docPr id="1894453744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="754086191" name="Picture"/>
+                                <pic:cNvPr id="1894453744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1534326444" name="Picture">
+                        <wp:docPr id="1677627916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1534326444" name="Picture"/>
+                                <pic:cNvPr id="1677627916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1966582668" name="Picture">
+                        <wp:docPr id="372173157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1966582668" name="Picture"/>
+                                <pic:cNvPr id="372173157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="993500819" name="Picture">
+                        <wp:docPr id="1810872799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="993500819" name="Picture"/>
+                                <pic:cNvPr id="1810872799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238426756" name="Picture">
+                  <wp:docPr id="1377495120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238426756" name="Picture"/>
+                          <pic:cNvPr id="1377495120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275961556" name="Picture">
+                  <wp:docPr id="861884120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275961556" name="Picture"/>
+                          <pic:cNvPr id="861884120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872770895" name="Picture">
+                  <wp:docPr id="1762155215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872770895" name="Picture"/>
+                          <pic:cNvPr id="1762155215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865865354" name="Picture">
+                  <wp:docPr id="934986990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865865354" name="Picture"/>
+                          <pic:cNvPr id="934986990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036256592" name="Picture">
+                  <wp:docPr id="1843963361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036256592" name="Picture"/>
+                          <pic:cNvPr id="1843963361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785345013" name="Picture">
+                  <wp:docPr id="1121905476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785345013" name="Picture"/>
+                          <pic:cNvPr id="1121905476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1376750471" name="Picture">
+                        <wp:docPr id="1404496915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1376750471" name="Picture"/>
+                                <pic:cNvPr id="1404496915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439666300" name="Picture">
+                  <wp:docPr id="1815075875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439666300" name="Picture"/>
+                          <pic:cNvPr id="1815075875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551397627" name="Picture">
+                  <wp:docPr id="2021317350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551397627" name="Picture"/>
+                          <pic:cNvPr id="2021317350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921354048" name="Picture">
+                  <wp:docPr id="482895758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921354048" name="Picture"/>
+                          <pic:cNvPr id="482895758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964923062" name="Picture">
+                  <wp:docPr id="2141265286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964923062" name="Picture"/>
+                          <pic:cNvPr id="2141265286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339011447" name="Picture">
+                  <wp:docPr id="1231416554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339011447" name="Picture"/>
+                          <pic:cNvPr id="1231416554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559795625" name="Picture">
+                  <wp:docPr id="1276911193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559795625" name="Picture"/>
+                          <pic:cNvPr id="1276911193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="524581497" name="Picture">
+                        <wp:docPr id="589850914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="524581497" name="Picture"/>
+                                <pic:cNvPr id="589850914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119141351" name="Picture">
+                  <wp:docPr id="267011528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119141351" name="Picture"/>
+                          <pic:cNvPr id="267011528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86894411" name="Picture">
+                  <wp:docPr id="1432900257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86894411" name="Picture"/>
+                          <pic:cNvPr id="1432900257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472905480" name="Picture">
+                  <wp:docPr id="891542758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472905480" name="Picture"/>
+                          <pic:cNvPr id="891542758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744849230" name="Picture">
+                  <wp:docPr id="2001677032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744849230" name="Picture"/>
+                          <pic:cNvPr id="2001677032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768556436" name="Picture">
+                  <wp:docPr id="1972225140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768556436" name="Picture"/>
+                          <pic:cNvPr id="1972225140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474063857" name="Picture">
+                  <wp:docPr id="377237460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474063857" name="Picture"/>
+                          <pic:cNvPr id="377237460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1283175378" name="Picture">
+                        <wp:docPr id="414263412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1283175378" name="Picture"/>
+                                <pic:cNvPr id="414263412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029841481" name="Picture">
+                  <wp:docPr id="1866774073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029841481" name="Picture"/>
+                          <pic:cNvPr id="1866774073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168570657" name="Picture">
+                  <wp:docPr id="771192165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168570657" name="Picture"/>
+                          <pic:cNvPr id="771192165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109041697" name="Picture">
+                  <wp:docPr id="866400953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109041697" name="Picture"/>
+                          <pic:cNvPr id="866400953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794270491" name="Picture">
+                  <wp:docPr id="1950313697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794270491" name="Picture"/>
+                          <pic:cNvPr id="1950313697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464224813" name="Picture">
+                  <wp:docPr id="1412007046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464224813" name="Picture"/>
+                          <pic:cNvPr id="1412007046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122628028" name="Picture">
+                  <wp:docPr id="588686847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122628028" name="Picture"/>
+                          <pic:cNvPr id="588686847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="231992974" name="Picture">
+                        <wp:docPr id="307465969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="231992974" name="Picture"/>
+                                <pic:cNvPr id="307465969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206413921" name="Picture">
+                  <wp:docPr id="156114014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206413921" name="Picture"/>
+                          <pic:cNvPr id="156114014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519608568" name="Picture">
+                  <wp:docPr id="132394880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519608568" name="Picture"/>
+                          <pic:cNvPr id="132394880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201586577" name="Picture">
+                  <wp:docPr id="1681601349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201586577" name="Picture"/>
+                          <pic:cNvPr id="1681601349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563204501" name="Picture">
+                  <wp:docPr id="748950752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563204501" name="Picture"/>
+                          <pic:cNvPr id="748950752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69337961" name="Picture">
+                  <wp:docPr id="1677996627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69337961" name="Picture"/>
+                          <pic:cNvPr id="1677996627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036522108" name="Picture">
+                  <wp:docPr id="1549648157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036522108" name="Picture"/>
+                          <pic:cNvPr id="1549648157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498764453" name="Picture">
+                  <wp:docPr id="1854568790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498764453" name="Picture"/>
+                          <pic:cNvPr id="1854568790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780871909" name="Picture">
+                  <wp:docPr id="903916732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780871909" name="Picture"/>
+                          <pic:cNvPr id="903916732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885392069" name="Picture">
+                  <wp:docPr id="383123593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885392069" name="Picture"/>
+                          <pic:cNvPr id="383123593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>