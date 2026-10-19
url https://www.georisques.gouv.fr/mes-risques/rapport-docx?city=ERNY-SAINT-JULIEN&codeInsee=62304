--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543815220" name="Picture">
+                  <wp:docPr id="1199749114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543815220" name="Picture"/>
+                          <pic:cNvPr id="1199749114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599436492" name="Picture">
+                  <wp:docPr id="141578715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599436492" name="Picture"/>
+                          <pic:cNvPr id="141578715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1276064075" name="Picture">
+                        <wp:docPr id="539493146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1276064075" name="Picture"/>
+                                <pic:cNvPr id="539493146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496540846" name="Picture">
+                  <wp:docPr id="1631010772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496540846" name="Picture"/>
+                          <pic:cNvPr id="1631010772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917337281" name="Picture">
+                  <wp:docPr id="1789441114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917337281" name="Picture"/>
+                          <pic:cNvPr id="1789441114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327478597" name="Picture">
+                  <wp:docPr id="1373386627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327478597" name="Picture"/>
+                          <pic:cNvPr id="1373386627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755522189" name="Picture">
+                  <wp:docPr id="700743154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755522189" name="Picture"/>
+                          <pic:cNvPr id="700743154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843813648" name="Picture">
+                  <wp:docPr id="1856353757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843813648" name="Picture"/>
+                          <pic:cNvPr id="1856353757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5406,51 +5406,51 @@
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="400"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="28"/>
                       <w:b w:val="true"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">4 Risques naturels identifiés : </w:t>
+                    <w:t xml:space="preserve">5 Risques naturels identifiés : </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="140"/>
         </w:trPr>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210032299" name="Picture">
+                        <wp:docPr id="498686145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210032299" name="Picture"/>
+                                <pic:cNvPr id="498686145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6065,100 +6065,100 @@
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="22"/>
                       <w:b w:val="true"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">REMONTÉE DE NAPPE</w:t>
+                    <w:t xml:space="preserve">INONDATION</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="337899469" name="Picture">
+                        <wp:docPr id="953233006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="337899469" name="Picture"/>
+                                <pic:cNvPr id="953233006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="131519813" name="Picture">
+                        <wp:docPr id="1693060065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="131519813" name="Picture"/>
+                                <pic:cNvPr id="1693060065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1422215962" name="Picture">
+                        <wp:docPr id="2109267629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1422215962" name="Picture"/>
+                                <pic:cNvPr id="2109267629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7474,100 +7474,100 @@
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="22"/>
                       <w:b w:val="true"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">SÉISME</w:t>
+                    <w:t xml:space="preserve">REMONTÉE DE NAPPE</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="218608739" name="Picture">
+                        <wp:docPr id="560698513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="218608739" name="Picture"/>
+                                <pic:cNvPr id="560698513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,64 +7964,64 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1705426712" name="Picture">
+                        <wp:docPr id="1232628918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1705426712" name="Picture"/>
+                                <pic:cNvPr id="1232628918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
-                                  <a:fillRect l="0" t="0" r="70588" b="0"/>
+                                  <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
@@ -8370,51 +8370,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="860"/>
+          <w:trHeight w:hRule="atLeast" w:val="800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -8579,64 +8579,64 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="576034519" name="Picture">
+                        <wp:docPr id="326762220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="576034519" name="Picture"/>
+                                <pic:cNvPr id="326762220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
-                                  <a:fillRect l="0" t="0" r="2564" b="0"/>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
@@ -8883,100 +8883,100 @@
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="22"/>
                       <w:b w:val="true"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">RETRAIT GONFLEMENT DES ARGILES</w:t>
+                    <w:t xml:space="preserve">SÉISME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1658406471" name="Picture">
+                        <wp:docPr id="1619871450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1658406471" name="Picture"/>
+                                <pic:cNvPr id="1619871450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9261,51 +9261,51 @@
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="260"/>
+                <w:trHeight w:hRule="atLeast" w:val="180"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
@@ -9345,277 +9345,261 @@
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="3"/>
+                  <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1656197903" name="Picture">
+                        <wp:docPr id="33796764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1656197903" name="Picture"/>
+                                <pic:cNvPr id="33796764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
-                                  <a:fillRect l="0" t="0" r="63865" b="0"/>
+                                  <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="20"/>
+                <w:trHeight w:hRule="exact" w:val="80"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:vMerge w:val="continue"/>
-[...92 lines deleted...]
-                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:gridSpan w:val="3"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="60"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
@@ -9673,51 +9657,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="200"/>
+          <w:trHeight w:hRule="exact" w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -9795,51 +9779,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="800"/>
+          <w:trHeight w:hRule="atLeast" w:val="860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -10004,64 +9988,64 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="951937717" name="Picture">
+                        <wp:docPr id="736148757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="951937717" name="Picture"/>
+                                <pic:cNvPr id="736148757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
-                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                  <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
@@ -10308,100 +10292,100 @@
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="22"/>
                       <w:b w:val="true"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">RADON</w:t>
+                    <w:t xml:space="preserve">RETRAIT GONFLEMENT DES ARGILES</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="867340822" name="Picture">
+                        <wp:docPr id="306907889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="867340822" name="Picture"/>
+                                <pic:cNvPr id="306907889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10686,51 +10670,51 @@
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="180"/>
+                <w:trHeight w:hRule="atLeast" w:val="260"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
@@ -10770,89 +10754,1514 @@
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="3"/>
-                  <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1741571949" name="Picture">
+                        <wp:docPr id="915252867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1741571949" name="Picture"/>
+                                <pic:cNvPr id="915252867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="63865" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="1511300" cy="165100"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="20"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="40"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="200"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="800"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="E5E5E5"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="E5E5E5"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E5E5E5"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="E5E5E5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="60"/>
+              <w:gridCol w:w="780"/>
+              <w:gridCol w:w="20"/>
+              <w:gridCol w:w="3860"/>
+              <w:gridCol w:w="2520"/>
+              <w:gridCol w:w="300"/>
+              <w:gridCol w:w="20"/>
+              <w:gridCol w:w="60"/>
+              <w:gridCol w:w="1980"/>
+              <w:gridCol w:w="340"/>
+              <w:gridCol w:w="60"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="20"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="495300" cy="495300"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="502514291" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="502514291" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_10_1.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="495300" cy="495300"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="40"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="16"/>
+                      <w:b w:val="true"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">sur ma commune :</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="280"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="22"/>
+                      <w:b w:val="true"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">RADON</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="908241821" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="908241821" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_10_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="20"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="40"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="180"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:gridSpan w:val="3"/>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="1511300" cy="165100"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1815157636" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1815157636" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
@@ -11082,51 +12491,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="8480"/>
+          <w:trHeight w:hRule="exact" w:val="7420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -11304,50 +12713,12004 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="280"/>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="40"/>
+        <w:gridCol w:w="300"/>
+        <w:gridCol w:w="1300"/>
+        <w:gridCol w:w="680"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="2100"/>
+        <w:gridCol w:w="1000"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="200"/>
+        <w:gridCol w:w="800"/>
+        <w:gridCol w:w="220"/>
+        <w:gridCol w:w="980"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="320"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="1320"/>
+        <w:gridCol w:w="760"/>
+        <w:gridCol w:w="200"/>
+        <w:gridCol w:w="40"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="220"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+              <w:pageBreakBefore/>
+            </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="JR_PAGE_ANCHOR_0_3"/>
+            <w:bookmarkEnd w:id="3"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1016000" cy="876300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1991969912" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1991969912" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_0_0.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="5000" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1016000" cy="876300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1524000" cy="508000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1391634977" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1391634977" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_1_2.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="40000"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1524000" cy="508000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000091"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">62960 Erny-Saint-Julien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="40"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="540"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1524000" cy="368300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1488633297" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1488633297" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_1_4.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="24137"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1524000" cy="368300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="40"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="22"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="22"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="38"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risque d'inondation sur Erny-saint-julien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="100"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risque sur la commune</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3098800" cy="2070100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="309391839" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="309391839" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_2_16.jpg"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="409" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3098800" cy="2070100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1040297651" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1040297651" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_2_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="100"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="700"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'inondation est une submersion, rapide ou lente, d'une zone habituellement hors de l'eau.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="200"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les types de risques d'inondation sur ma commune</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="860"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="60"/>
+              <w:gridCol w:w="60"/>
+              <w:gridCol w:w="200"/>
+              <w:gridCol w:w="5480"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="14"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Par une crue à débordement lent de cours d'eau</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">On parle de « crue lente de plaine » lorsqu'un fleuve ou une rivière sort lentement de son lit et envahit les terrains alentours. Il s'agit d'inondations relativement longues, qui peuvent persister plusieurs jours, voire semaines.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="60"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="640"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="14"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Par ruissellement et coulée de boue</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">L'inondation par ruissellement se produit lorsque les eaux de pluie ne peuvent pas ou plus s'infiltrer dans le sol. En ville, ces eaux de pluies peuvent saturer rapidement les réseaux d'évacuation et emprunter alors les rues en créant des courants dangereux. En milieu rural, le ruissellement peut se transformer en coulée de boue.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="60"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="1040"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="100"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="1000"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="2971800" cy="1295400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1164698259" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1164698259" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_2_15.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="854" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2971800" cy="1295400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1040"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations détaillées :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="100"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="2480"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="0063CB"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="0063CB"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="0063CB"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="0063CB"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="80"/>
+              <w:gridCol w:w="220"/>
+              <w:gridCol w:w="80"/>
+              <w:gridCol w:w="200"/>
+              <w:gridCol w:w="20"/>
+              <w:gridCol w:w="7760"/>
+              <w:gridCol w:w="540"/>
+              <w:gridCol w:w="20"/>
+              <w:gridCol w:w="480"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="40"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:gridSpan w:val="2"/>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:ind/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:b w:val="true"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">PPRN  : </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:color w:val="0063CB"/>
+                      <w:sz w:val="22"/>
+                      <w:b w:val="true"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">PPRN-I - Bassin versant de la Lys supérieure (PPRN-I_2026_0067)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="240"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="left"/>
+                    <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1653120214" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1653120214" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_2_14_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:gridSpan w:val="2"/>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:gridSpan w:val="2"/>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="600"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:ind/>
+                    <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="14"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Le plan de prévention des risques naturels (PPRN) de type Inondation nommé PPRN-I - Bassin versant de la Lys supérieure a été prescrit sur votre commune.</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">Le PPR couvre les aléas suivants :</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="600"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:gridSpan w:val="3"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:ind/>
+                    <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:color w:val="0063CB"/>
+                      <w:sz w:val="14"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Inondation</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">  Par une crue à débordement lent de cours d'eau</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">  Par ruissellement et coulée de boue</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="780"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:ind/>
+                    <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="14"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Date de prescription : 10/09/2026</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">Le plan de prévention des risques est un document réalisé par l'État qui interdit de construire dans les zones les plus exposées et encadre les constructions dans les autres zones exposées.</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">Pour avoir le règlement complet et l'ensemble des détails du PPR, vous pouvez consulter </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r>
+                    <w:instrText xml:space="preserve"> HYPERLINK "/donnee-risques/PPR/Fiche-ppr/pprn/PPRN-I_2026_0067" \t "_self" </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:color w:val="0563C1"/>
+                      <w:sz w:val="14"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">La page de détail de ce PPR</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="14"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="60"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="2000"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1200"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="380"/>
+        <w:gridCol w:w="300"/>
+        <w:gridCol w:w="1300"/>
+        <w:gridCol w:w="700"/>
+        <w:gridCol w:w="2100"/>
+        <w:gridCol w:w="700"/>
+        <w:gridCol w:w="1480"/>
+        <w:gridCol w:w="220"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="880"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="320"/>
+        <w:gridCol w:w="1580"/>
+        <w:gridCol w:w="1000"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="220"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+              <w:pageBreakBefore/>
+            </w:pPr>
+            <w:bookmarkStart w:id="4" w:name="JR_PAGE_ANCHOR_0_4"/>
+            <w:bookmarkEnd w:id="4"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1016000" cy="876300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1159474282" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1159474282" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_0_0.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="5000" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1016000" cy="876300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1524000" cy="508000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1998156576" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1998156576" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_1_2.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="40000"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1524000" cy="508000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000091"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">62960 Erny-Saint-Julien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="40"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="540"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1524000" cy="368300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="562605401" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="562605401" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_1_4.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="24137"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1524000" cy="368300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="40"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="15"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="15"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="38"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risque d'inondation sur Erny-saint-julien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="100"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="1900"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="0063CB"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="0063CB"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="0063CB"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="0063CB"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="80"/>
+              <w:gridCol w:w="220"/>
+              <w:gridCol w:w="80"/>
+              <w:gridCol w:w="200"/>
+              <w:gridCol w:w="20"/>
+              <w:gridCol w:w="7760"/>
+              <w:gridCol w:w="540"/>
+              <w:gridCol w:w="20"/>
+              <w:gridCol w:w="480"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="40"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:gridSpan w:val="2"/>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:ind/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:b w:val="true"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">PAPI  : </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:color w:val="0063CB"/>
+                      <w:sz w:val="22"/>
+                      <w:b w:val="true"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">PAPI Lys</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="240"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="left"/>
+                    <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1120295089" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1120295089" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_3_7_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:gridSpan w:val="2"/>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:gridSpan w:val="2"/>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="600"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:ind/>
+                    <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="14"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Votre commune bénéficie d'un programme d'actions de prévention des inondations (PAPI) dont l'identifiant est 59DREAL20200001.</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">Il couvre les aléas et sous aléas :</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="200"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:gridSpan w:val="3"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:ind/>
+                    <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:color w:val="0063CB"/>
+                      <w:sz w:val="14"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Inondation</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="600"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:ind/>
+                    <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="14"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Ce programme vise à réduire les  conséquences des inondations sur les  personnes et les biens. Un PAPI peut  ouvrir droit à des subventions au profit  des habitants et les petites entreprises,  pour les aides à réaliser des travaux de  réduction de la vulnérabilité de leur  habitation ou de leur bâtiment.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="60"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="120"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="11"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E5E5E5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="500"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="11"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9 inondations classées en catastrophe naturelle dans ma commune : </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="580"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="11"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une CATNAT est une Catastrophe Naturelle, liée à un phénomène ou conjonction de phénomènes dont les effets sont particulièrement dommageables. Lorsqu'une catastrophe naturelle frappe un territoire, on dit que "le territoire est en état de catastrophe naturelle".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Code NOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libellé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Début le</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur le journal officiel du</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INTE2424582A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inondations et/ou Coulées de Boue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31/07/2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27/09/2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IOME2400974A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inondations et/ou Coulées de Boue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27/12/2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24/01/2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IOME2333648A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inondations et/ou Coulées de Boue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13/11/2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28/12/2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IOME2332866A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inondations et/ou Coulées de Boue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">02/11/2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12/12/2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IOCE0911363A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inondations et/ou Coulées de Boue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11/11/2008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21/05/2009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INTE0752853A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inondations et/ou Coulées de Boue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24/10/2006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">04/05/2007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INTE9900627A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inondations et/ou Coulées de Boue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25/12/1999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30/12/1999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INTE9500103A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inondations et/ou Coulées de Boue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">08/12/1994</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24/02/1995</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INTE9400004A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inondations et/ou Coulées de Boue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19/12/1993</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15/01/1994</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="6920"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="280"/>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="300"/>
@@ -11361,52 +24724,52 @@
         <w:gridCol w:w="800"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="260"/>
         <w:gridCol w:w="1320"/>
         <w:gridCol w:w="940"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="220"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="JR_PAGE_ANCHOR_0_3"/>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkStart w:id="5" w:name="JR_PAGE_ANCHOR_0_5"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -11662,57 +25025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515960010" name="Picture">
+                  <wp:docPr id="1044885788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515960010" name="Picture"/>
+                          <pic:cNvPr id="1044885788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +25114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="65782015" name="Picture">
+                  <wp:docPr id="511565810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="65782015" name="Picture"/>
+                          <pic:cNvPr id="511565810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +25758,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253686327" name="Picture">
+                  <wp:docPr id="1854803804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253686327" name="Picture"/>
+                          <pic:cNvPr id="1854803804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13263,280 +26626,50 @@
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="38"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">Risque de remontées de nappe sur Erny-saint-julien</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="240"/>
-[...228 lines deleted...]
-        <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -13623,61 +26756,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809932996" name="Picture">
+                  <wp:docPr id="2088705983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809932996" name="Picture"/>
+                          <pic:cNvPr id="2088705983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_2_15.jpg"/>
+                          <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -13726,61 +26859,61 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826954207" name="Picture">
+                  <wp:docPr id="946194547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826954207" name="Picture"/>
+                          <pic:cNvPr id="946194547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_2_7.png"/>
+                          <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -15105,61 +28238,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364222929" name="Picture">
+                  <wp:docPr id="40499424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364222929" name="Picture"/>
+                          <pic:cNvPr id="40499424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_2_14.png"/>
+                          <a:blip r:embed="img_0_4_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -16230,61 +29363,61 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1435849602" name="Picture">
+                        <wp:docPr id="1619748943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1435849602" name="Picture"/>
+                                <pic:cNvPr id="1619748943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="img_0_2_12_2.png"/>
+                                <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
@@ -17133,61 +30266,61 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="182168350" name="Picture">
+                        <wp:docPr id="299301172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="182168350" name="Picture"/>
+                                <pic:cNvPr id="299301172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="img_0_2_13_2.png"/>
+                                <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
@@ -17968,51 +31101,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="3740"/>
+          <w:trHeight w:hRule="exact" w:val="3980"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -18436,52 +31569,52 @@
         <w:gridCol w:w="800"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="260"/>
         <w:gridCol w:w="1000"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="220"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="JR_PAGE_ANCHOR_0_4"/>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkStart w:id="6" w:name="JR_PAGE_ANCHOR_0_6"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -18737,57 +31870,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886381948" name="Picture">
+                  <wp:docPr id="1186127697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886381948" name="Picture"/>
+                          <pic:cNvPr id="1186127697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18826,57 +31959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536296092" name="Picture">
+                  <wp:docPr id="1544639008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536296092" name="Picture"/>
+                          <pic:cNvPr id="1544639008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19470,57 +32603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214353835" name="Picture">
+                  <wp:docPr id="2057838543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214353835" name="Picture"/>
+                          <pic:cNvPr id="2057838543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20468,61 +33601,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165757216" name="Picture">
+                  <wp:docPr id="278695686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165757216" name="Picture"/>
+                          <pic:cNvPr id="278695686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_3_15.jpg"/>
+                          <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -20571,61 +33704,61 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562412527" name="Picture">
+                  <wp:docPr id="108788644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562412527" name="Picture"/>
+                          <pic:cNvPr id="108788644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_3_7.png"/>
+                          <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -21952,61 +35085,61 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727733774" name="Picture">
+                  <wp:docPr id="1970982569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727733774" name="Picture"/>
+                          <pic:cNvPr id="1970982569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_3_14.jpg"/>
+                          <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -23114,61 +36247,61 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1224052526" name="Picture">
+                        <wp:docPr id="171352946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1224052526" name="Picture"/>
+                                <pic:cNvPr id="171352946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="img_0_3_12_2.png"/>
+                                <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
@@ -24089,61 +37222,61 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1758108552" name="Picture">
+                        <wp:docPr id="943906634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1758108552" name="Picture"/>
+                                <pic:cNvPr id="943906634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="img_0_3_13_2.png"/>
+                                <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
@@ -25177,52 +38310,52 @@
         <w:gridCol w:w="800"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="260"/>
         <w:gridCol w:w="1000"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="220"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="JR_PAGE_ANCHOR_0_5"/>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkStart w:id="7" w:name="JR_PAGE_ANCHOR_0_7"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -25478,57 +38611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212006208" name="Picture">
+                  <wp:docPr id="122734083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212006208" name="Picture"/>
+                          <pic:cNvPr id="122734083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25567,57 +38700,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913058279" name="Picture">
+                  <wp:docPr id="2146068241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913058279" name="Picture"/>
+                          <pic:cNvPr id="2146068241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26211,57 +39344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636194208" name="Picture">
+                  <wp:docPr id="1981235281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636194208" name="Picture"/>
+                          <pic:cNvPr id="1981235281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27209,61 +40342,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772673263" name="Picture">
+                  <wp:docPr id="1784626388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772673263" name="Picture"/>
+                          <pic:cNvPr id="1784626388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_4_14.jpg"/>
+                          <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -27312,61 +40445,61 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144012683" name="Picture">
+                  <wp:docPr id="935752288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144012683" name="Picture"/>
+                          <pic:cNvPr id="935752288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_4_7.png"/>
+                          <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -28689,61 +41822,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924233464" name="Picture">
+                  <wp:docPr id="1435627432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924233464" name="Picture"/>
+                          <pic:cNvPr id="1435627432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_4_13.png"/>
+                          <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -29832,61 +42965,61 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="438073196" name="Picture">
+                        <wp:docPr id="12603961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="438073196" name="Picture"/>
+                                <pic:cNvPr id="12603961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="img_0_4_12_2.png"/>
+                                <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
@@ -30892,52 +44025,52 @@
         <w:gridCol w:w="800"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="260"/>
         <w:gridCol w:w="1000"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="220"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="JR_PAGE_ANCHOR_0_6"/>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkStart w:id="8" w:name="JR_PAGE_ANCHOR_0_8"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -31193,57 +44326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411007929" name="Picture">
+                  <wp:docPr id="1526075686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411007929" name="Picture"/>
+                          <pic:cNvPr id="1526075686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31282,57 +44415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309681123" name="Picture">
+                  <wp:docPr id="225564914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309681123" name="Picture"/>
+                          <pic:cNvPr id="225564914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31926,57 +45059,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110661389" name="Picture">
+                  <wp:docPr id="1039963934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110661389" name="Picture"/>
+                          <pic:cNvPr id="1039963934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32924,61 +46057,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683862139" name="Picture">
+                  <wp:docPr id="1252025086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683862139" name="Picture"/>
+                          <pic:cNvPr id="1252025086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_5_14.jpg"/>
+                          <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -33027,61 +46160,61 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593901790" name="Picture">
+                  <wp:docPr id="2145937451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593901790" name="Picture"/>
+                          <pic:cNvPr id="2145937451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_5_7.png"/>
+                          <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -34404,61 +47537,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261527671" name="Picture">
+                  <wp:docPr id="316376371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261527671" name="Picture"/>
+                          <pic:cNvPr id="316376371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_5_13.png"/>
+                          <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -35547,61 +48680,61 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="189712328" name="Picture">
+                        <wp:docPr id="983401889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="189712328" name="Picture"/>
+                                <pic:cNvPr id="983401889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="img_0_5_12_2.png"/>
+                                <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
@@ -36621,52 +49754,52 @@
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="400"/>
         <w:gridCol w:w="1600"/>
         <w:gridCol w:w="2800"/>
         <w:gridCol w:w="2180"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="2580"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="JR_PAGE_ANCHOR_0_7"/>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkStart w:id="9" w:name="JR_PAGE_ANCHOR_0_9"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -36768,57 +49901,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269579276" name="Picture">
+                  <wp:docPr id="1956740572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269579276" name="Picture"/>
+                          <pic:cNvPr id="1956740572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36839,57 +49972,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530708258" name="Picture">
+                  <wp:docPr id="708987069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530708258" name="Picture"/>
+                          <pic:cNvPr id="708987069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37253,57 +50386,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495274818" name="Picture">
+                  <wp:docPr id="1220365053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495274818" name="Picture"/>
+                          <pic:cNvPr id="1220365053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38007,96 +51140,140 @@
       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Table 1_CH">
     <w:name w:val="Table 1_CH"/>
     <w:qFormat/>
     <w:basedOn w:val="Style1"/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Table 1_TD">
     <w:name w:val="Table 1_TD"/>
     <w:qFormat/>
     <w:basedOn w:val="Style1"/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="tableRow">
+    <w:name w:val="tableRow"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="tableRow|01">
+    <w:name w:val="tableRow|01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="tableRow|10">
+    <w:name w:val="tableRow|10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
- <Relationship Id="img_0_2_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_15.jpg"/>
+ <Relationship Id="img_0_1_10_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_1.png"/>
+ <Relationship Id="img_0_1_10_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_3.png"/>
+ <Relationship Id="img_0_1_10_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_2.png"/>
+ <Relationship Id="img_0_2_16.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_16.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
- <Relationship Id="img_0_2_14.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.png"/>
-[...7 lines deleted...]
- <Relationship Id="img_0_4_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.jpg"/>
+ <Relationship Id="img_0_2_15.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_15.png"/>
+ <Relationship Id="img_0_2_14_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14_2.png"/>
+ <Relationship Id="img_0_3_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7_2.png"/>
+ <Relationship Id="img_0_4_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_15.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
- <Relationship Id="img_0_4_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13.png"/>
+ <Relationship Id="img_0_4_14.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.png"/>
  <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
+ <Relationship Id="img_0_4_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13_2.png"/>
+ <Relationship Id="img_0_5_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_15.jpg"/>
+ <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
- <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
- <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
  <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
+ <Relationship Id="img_0_5_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13_2.png"/>
+ <Relationship Id="img_0_6_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_14.jpg"/>
+ <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
+ <Relationship Id="img_0_6_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.png"/>
+ <Relationship Id="img_0_6_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12_2.png"/>
+ <Relationship Id="img_0_7_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_14.jpg"/>
+ <Relationship Id="img_0_7_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_7.png"/>
+ <Relationship Id="img_0_7_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_13.png"/>
+ <Relationship Id="img_0_7_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_12_2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
 </coreProperties>