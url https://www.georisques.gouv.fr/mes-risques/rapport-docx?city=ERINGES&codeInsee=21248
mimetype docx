--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136956969" name="Picture">
+                  <wp:docPr id="1641349953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136956969" name="Picture"/>
+                          <pic:cNvPr id="1641349953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401609872" name="Picture">
+                  <wp:docPr id="379069781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401609872" name="Picture"/>
+                          <pic:cNvPr id="379069781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="965799632" name="Picture">
+                        <wp:docPr id="1798434299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="965799632" name="Picture"/>
+                                <pic:cNvPr id="1798434299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61023297" name="Picture">
+                  <wp:docPr id="1629871640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61023297" name="Picture"/>
+                          <pic:cNvPr id="1629871640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167700325" name="Picture">
+                  <wp:docPr id="1549784397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167700325" name="Picture"/>
+                          <pic:cNvPr id="1549784397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78036944" name="Picture">
+                  <wp:docPr id="922574452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78036944" name="Picture"/>
+                          <pic:cNvPr id="922574452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327868687" name="Picture">
+                  <wp:docPr id="1519364855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327868687" name="Picture"/>
+                          <pic:cNvPr id="1519364855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894374585" name="Picture">
+                  <wp:docPr id="1971884678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894374585" name="Picture"/>
+                          <pic:cNvPr id="1971884678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="927264012" name="Picture">
+                        <wp:docPr id="1603689645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="927264012" name="Picture"/>
+                                <pic:cNvPr id="1603689645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1119947417" name="Picture">
+                        <wp:docPr id="1834159425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1119947417" name="Picture"/>
+                                <pic:cNvPr id="1834159425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1115044993" name="Picture">
+                        <wp:docPr id="763094263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1115044993" name="Picture"/>
+                                <pic:cNvPr id="763094263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1385601004" name="Picture">
+                        <wp:docPr id="280141868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1385601004" name="Picture"/>
+                                <pic:cNvPr id="280141868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1560093030" name="Picture">
+                        <wp:docPr id="1834632647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1560093030" name="Picture"/>
+                                <pic:cNvPr id="1834632647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1319319607" name="Picture">
+                        <wp:docPr id="1158389613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1319319607" name="Picture"/>
+                                <pic:cNvPr id="1158389613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1504482870" name="Picture">
+                        <wp:docPr id="72151656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1504482870" name="Picture"/>
+                                <pic:cNvPr id="72151656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1622967765" name="Picture">
+                        <wp:docPr id="1484712141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1622967765" name="Picture"/>
+                                <pic:cNvPr id="1484712141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1771610620" name="Picture">
+                        <wp:docPr id="762207453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1771610620" name="Picture"/>
+                                <pic:cNvPr id="762207453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="568705801" name="Picture">
+                        <wp:docPr id="1437838628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="568705801" name="Picture"/>
+                                <pic:cNvPr id="1437838628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="619685717" name="Picture">
+                        <wp:docPr id="1247366129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="619685717" name="Picture"/>
+                                <pic:cNvPr id="1247366129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1739734237" name="Picture">
+                        <wp:docPr id="546821777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1739734237" name="Picture"/>
+                                <pic:cNvPr id="546821777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1067826739" name="Picture">
+                        <wp:docPr id="557985399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1067826739" name="Picture"/>
+                                <pic:cNvPr id="557985399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="495558535" name="Picture">
+                        <wp:docPr id="771958150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="495558535" name="Picture"/>
+                                <pic:cNvPr id="771958150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1714678665" name="Picture">
+                        <wp:docPr id="321749482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1714678665" name="Picture"/>
+                                <pic:cNvPr id="321749482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157034125" name="Picture">
+                  <wp:docPr id="542464581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157034125" name="Picture"/>
+                          <pic:cNvPr id="542464581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852095956" name="Picture">
+                  <wp:docPr id="225013725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852095956" name="Picture"/>
+                          <pic:cNvPr id="225013725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048029865" name="Picture">
+                  <wp:docPr id="153568766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048029865" name="Picture"/>
+                          <pic:cNvPr id="153568766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895708458" name="Picture">
+                  <wp:docPr id="1324953646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895708458" name="Picture"/>
+                          <pic:cNvPr id="1324953646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773144893" name="Picture">
+                  <wp:docPr id="1779638515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773144893" name="Picture"/>
+                          <pic:cNvPr id="1779638515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641965172" name="Picture">
+                  <wp:docPr id="1010233536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641965172" name="Picture"/>
+                          <pic:cNvPr id="1010233536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2013145616" name="Picture">
+                        <wp:docPr id="94566726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2013145616" name="Picture"/>
+                                <pic:cNvPr id="94566726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420869255" name="Picture">
+                  <wp:docPr id="1412955527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420869255" name="Picture"/>
+                          <pic:cNvPr id="1412955527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003227403" name="Picture">
+                  <wp:docPr id="1510791361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003227403" name="Picture"/>
+                          <pic:cNvPr id="1510791361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038359240" name="Picture">
+                  <wp:docPr id="1224110607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038359240" name="Picture"/>
+                          <pic:cNvPr id="1224110607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528192597" name="Picture">
+                  <wp:docPr id="128681146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528192597" name="Picture"/>
+                          <pic:cNvPr id="128681146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1693106683" name="Picture">
+                  <wp:docPr id="1206743278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1693106683" name="Picture"/>
+                          <pic:cNvPr id="1206743278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275065039" name="Picture">
+                  <wp:docPr id="32075088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275065039" name="Picture"/>
+                          <pic:cNvPr id="32075088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="312751040" name="Picture">
+                        <wp:docPr id="219765527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="312751040" name="Picture"/>
+                                <pic:cNvPr id="219765527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768421501" name="Picture">
+                  <wp:docPr id="640785721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768421501" name="Picture"/>
+                          <pic:cNvPr id="640785721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507781687" name="Picture">
+                  <wp:docPr id="1639430923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507781687" name="Picture"/>
+                          <pic:cNvPr id="1639430923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194530302" name="Picture">
+                  <wp:docPr id="654420824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194530302" name="Picture"/>
+                          <pic:cNvPr id="654420824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875924570" name="Picture">
+                  <wp:docPr id="303095691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875924570" name="Picture"/>
+                          <pic:cNvPr id="303095691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033268973" name="Picture">
+                  <wp:docPr id="1213955135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033268973" name="Picture"/>
+                          <pic:cNvPr id="1213955135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754274833" name="Picture">
+                  <wp:docPr id="1705716107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754274833" name="Picture"/>
+                          <pic:cNvPr id="1705716107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1418038129" name="Picture">
+                        <wp:docPr id="654616377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1418038129" name="Picture"/>
+                                <pic:cNvPr id="654616377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838008888" name="Picture">
+                  <wp:docPr id="680302993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838008888" name="Picture"/>
+                          <pic:cNvPr id="680302993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071549347" name="Picture">
+                  <wp:docPr id="1197950628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071549347" name="Picture"/>
+                          <pic:cNvPr id="1197950628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658598810" name="Picture">
+                  <wp:docPr id="153822483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658598810" name="Picture"/>
+                          <pic:cNvPr id="153822483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159251000" name="Picture">
+                  <wp:docPr id="1114337041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159251000" name="Picture"/>
+                          <pic:cNvPr id="1114337041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980258026" name="Picture">
+                  <wp:docPr id="160471205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980258026" name="Picture"/>
+                          <pic:cNvPr id="160471205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834533983" name="Picture">
+                  <wp:docPr id="356443524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834533983" name="Picture"/>
+                          <pic:cNvPr id="356443524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="534955034" name="Picture">
+                        <wp:docPr id="1533698083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="534955034" name="Picture"/>
+                                <pic:cNvPr id="1533698083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884179333" name="Picture">
+                  <wp:docPr id="966437903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884179333" name="Picture"/>
+                          <pic:cNvPr id="966437903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793928398" name="Picture">
+                  <wp:docPr id="298151608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793928398" name="Picture"/>
+                          <pic:cNvPr id="298151608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600638433" name="Picture">
+                  <wp:docPr id="1782801627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600638433" name="Picture"/>
+                          <pic:cNvPr id="1782801627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776729866" name="Picture">
+                  <wp:docPr id="608132144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776729866" name="Picture"/>
+                          <pic:cNvPr id="608132144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610720984" name="Picture">
+                  <wp:docPr id="1330377317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610720984" name="Picture"/>
+                          <pic:cNvPr id="1330377317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223963857" name="Picture">
+                  <wp:docPr id="1948192796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223963857" name="Picture"/>
+                          <pic:cNvPr id="1948192796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="878032776" name="Picture">
+                        <wp:docPr id="1820405481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="878032776" name="Picture"/>
+                                <pic:cNvPr id="1820405481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716146280" name="Picture">
+                  <wp:docPr id="1279211282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716146280" name="Picture"/>
+                          <pic:cNvPr id="1279211282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122104876" name="Picture">
+                  <wp:docPr id="1959293885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122104876" name="Picture"/>
+                          <pic:cNvPr id="1959293885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352162017" name="Picture">
+                  <wp:docPr id="590370392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352162017" name="Picture"/>
+                          <pic:cNvPr id="590370392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45217,57 +45217,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014656639" name="Picture">
+                  <wp:docPr id="480247025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014656639" name="Picture"/>
+                          <pic:cNvPr id="480247025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45288,57 +45288,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39981968" name="Picture">
+                  <wp:docPr id="729620804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39981968" name="Picture"/>
+                          <pic:cNvPr id="729620804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45702,57 +45702,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053169573" name="Picture">
+                  <wp:docPr id="173945061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053169573" name="Picture"/>
+                          <pic:cNvPr id="173945061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>