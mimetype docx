--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306020963" name="Picture">
+                  <wp:docPr id="248262555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306020963" name="Picture"/>
+                          <pic:cNvPr id="248262555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849101463" name="Picture">
+                  <wp:docPr id="519407102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849101463" name="Picture"/>
+                          <pic:cNvPr id="519407102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1986413071" name="Picture">
+                        <wp:docPr id="1358266092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1986413071" name="Picture"/>
+                                <pic:cNvPr id="1358266092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13279721" name="Picture">
+                  <wp:docPr id="472023645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13279721" name="Picture"/>
+                          <pic:cNvPr id="472023645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1494461223" name="Picture">
+                  <wp:docPr id="1241757429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1494461223" name="Picture"/>
+                          <pic:cNvPr id="1241757429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408821106" name="Picture">
+                  <wp:docPr id="64512172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408821106" name="Picture"/>
+                          <pic:cNvPr id="64512172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480333929" name="Picture">
+                  <wp:docPr id="1595101687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480333929" name="Picture"/>
+                          <pic:cNvPr id="1595101687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704533501" name="Picture">
+                  <wp:docPr id="1638235951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704533501" name="Picture"/>
+                          <pic:cNvPr id="1638235951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2137537183" name="Picture">
+                        <wp:docPr id="2092676159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2137537183" name="Picture"/>
+                                <pic:cNvPr id="2092676159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="851941442" name="Picture">
+                        <wp:docPr id="1062924802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="851941442" name="Picture"/>
+                                <pic:cNvPr id="1062924802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1707227267" name="Picture">
+                        <wp:docPr id="1134656569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1707227267" name="Picture"/>
+                                <pic:cNvPr id="1134656569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="154771899" name="Picture">
+                        <wp:docPr id="21699722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="154771899" name="Picture"/>
+                                <pic:cNvPr id="21699722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2059359151" name="Picture">
+                        <wp:docPr id="714248030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2059359151" name="Picture"/>
+                                <pic:cNvPr id="714248030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="487523976" name="Picture">
+                        <wp:docPr id="2019895922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="487523976" name="Picture"/>
+                                <pic:cNvPr id="2019895922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1612156966" name="Picture">
+                        <wp:docPr id="817307230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1612156966" name="Picture"/>
+                                <pic:cNvPr id="817307230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1202272759" name="Picture">
+                        <wp:docPr id="1634930537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1202272759" name="Picture"/>
+                                <pic:cNvPr id="1634930537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="61172761" name="Picture">
+                        <wp:docPr id="1635088501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="61172761" name="Picture"/>
+                                <pic:cNvPr id="1635088501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="550337163" name="Picture">
+                        <wp:docPr id="1922442559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="550337163" name="Picture"/>
+                                <pic:cNvPr id="1922442559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1750347426" name="Picture">
+                        <wp:docPr id="258980545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1750347426" name="Picture"/>
+                                <pic:cNvPr id="258980545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1678729456" name="Picture">
+                        <wp:docPr id="1193377531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1678729456" name="Picture"/>
+                                <pic:cNvPr id="1193377531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="677514069" name="Picture">
+                        <wp:docPr id="731390930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="677514069" name="Picture"/>
+                                <pic:cNvPr id="731390930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243537682" name="Picture">
+                        <wp:docPr id="1311924568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243537682" name="Picture"/>
+                                <pic:cNvPr id="1311924568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1461972226" name="Picture">
+                        <wp:docPr id="2120722638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1461972226" name="Picture"/>
+                                <pic:cNvPr id="2120722638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123495605" name="Picture">
+                  <wp:docPr id="1304256563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123495605" name="Picture"/>
+                          <pic:cNvPr id="1304256563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762839003" name="Picture">
+                  <wp:docPr id="780748910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762839003" name="Picture"/>
+                          <pic:cNvPr id="780748910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873221451" name="Picture">
+                  <wp:docPr id="71972409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873221451" name="Picture"/>
+                          <pic:cNvPr id="71972409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875880758" name="Picture">
+                  <wp:docPr id="701107891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875880758" name="Picture"/>
+                          <pic:cNvPr id="701107891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560486380" name="Picture">
+                  <wp:docPr id="351406389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560486380" name="Picture"/>
+                          <pic:cNvPr id="351406389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600096874" name="Picture">
+                  <wp:docPr id="1390990916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600096874" name="Picture"/>
+                          <pic:cNvPr id="1390990916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1163792794" name="Picture">
+                        <wp:docPr id="1359724990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1163792794" name="Picture"/>
+                                <pic:cNvPr id="1359724990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1455944938" name="Picture">
+                        <wp:docPr id="1641430668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1455944938" name="Picture"/>
+                                <pic:cNvPr id="1641430668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713275402" name="Picture">
+                  <wp:docPr id="1030444445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713275402" name="Picture"/>
+                          <pic:cNvPr id="1030444445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="251340250" name="Picture">
+                  <wp:docPr id="1209007783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="251340250" name="Picture"/>
+                          <pic:cNvPr id="1209007783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743970379" name="Picture">
+                  <wp:docPr id="410884980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743970379" name="Picture"/>
+                          <pic:cNvPr id="410884980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801223192" name="Picture">
+                  <wp:docPr id="1972063995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801223192" name="Picture"/>
+                          <pic:cNvPr id="1972063995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118986176" name="Picture">
+                  <wp:docPr id="408457875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118986176" name="Picture"/>
+                          <pic:cNvPr id="408457875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915572410" name="Picture">
+                  <wp:docPr id="1529407637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915572410" name="Picture"/>
+                          <pic:cNvPr id="1529407637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1675585664" name="Picture">
+                        <wp:docPr id="492124038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1675585664" name="Picture"/>
+                                <pic:cNvPr id="492124038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27423072" name="Picture">
+                  <wp:docPr id="1330608127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27423072" name="Picture"/>
+                          <pic:cNvPr id="1330608127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869642901" name="Picture">
+                  <wp:docPr id="1182675889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869642901" name="Picture"/>
+                          <pic:cNvPr id="1182675889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185605789" name="Picture">
+                  <wp:docPr id="1065340747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185605789" name="Picture"/>
+                          <pic:cNvPr id="1065340747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268854253" name="Picture">
+                  <wp:docPr id="66927901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268854253" name="Picture"/>
+                          <pic:cNvPr id="66927901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624651635" name="Picture">
+                  <wp:docPr id="112225605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624651635" name="Picture"/>
+                          <pic:cNvPr id="112225605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918900948" name="Picture">
+                  <wp:docPr id="2104052492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918900948" name="Picture"/>
+                          <pic:cNvPr id="2104052492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32334,57 +32334,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826853355" name="Picture">
+                  <wp:docPr id="11770784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826853355" name="Picture"/>
+                          <pic:cNvPr id="11770784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32423,57 +32423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882992467" name="Picture">
+                  <wp:docPr id="926253457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882992467" name="Picture"/>
+                          <pic:cNvPr id="926253457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33067,57 +33067,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734112621" name="Picture">
+                  <wp:docPr id="2039529237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734112621" name="Picture"/>
+                          <pic:cNvPr id="2039529237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34065,57 +34065,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896780142" name="Picture">
+                  <wp:docPr id="23670391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896780142" name="Picture"/>
+                          <pic:cNvPr id="23670391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34168,57 +34168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574672963" name="Picture">
+                  <wp:docPr id="804213059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574672963" name="Picture"/>
+                          <pic:cNvPr id="804213059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35545,57 +35545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392762806" name="Picture">
+                  <wp:docPr id="147412256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392762806" name="Picture"/>
+                          <pic:cNvPr id="147412256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36688,57 +36688,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="197632779" name="Picture">
+                        <wp:docPr id="1381213277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="197632779" name="Picture"/>
+                                <pic:cNvPr id="1381213277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38049,57 +38049,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182016426" name="Picture">
+                  <wp:docPr id="284265314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182016426" name="Picture"/>
+                          <pic:cNvPr id="284265314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38138,57 +38138,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523375374" name="Picture">
+                  <wp:docPr id="106938815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523375374" name="Picture"/>
+                          <pic:cNvPr id="106938815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38782,57 +38782,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448444784" name="Picture">
+                  <wp:docPr id="798924211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448444784" name="Picture"/>
+                          <pic:cNvPr id="798924211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39780,57 +39780,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2003864461" name="Picture">
+                  <wp:docPr id="989574679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2003864461" name="Picture"/>
+                          <pic:cNvPr id="989574679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39883,57 +39883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023665583" name="Picture">
+                  <wp:docPr id="1784766756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023665583" name="Picture"/>
+                          <pic:cNvPr id="1784766756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41260,57 +41260,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500918069" name="Picture">
+                  <wp:docPr id="1025375322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500918069" name="Picture"/>
+                          <pic:cNvPr id="1025375322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42403,57 +42403,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="833109719" name="Picture">
+                        <wp:docPr id="944555496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="833109719" name="Picture"/>
+                                <pic:cNvPr id="944555496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43674,57 +43674,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206130494" name="Picture">
+                  <wp:docPr id="1529080564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206130494" name="Picture"/>
+                          <pic:cNvPr id="1529080564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43754,57 +43754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194592418" name="Picture">
+                  <wp:docPr id="1827606825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194592418" name="Picture"/>
+                          <pic:cNvPr id="1827606825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44233,57 +44233,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108830319" name="Picture">
+                  <wp:docPr id="1026875208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108830319" name="Picture"/>
+                          <pic:cNvPr id="1026875208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46298,57 +46298,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700747264" name="Picture">
+                  <wp:docPr id="618430191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700747264" name="Picture"/>
+                          <pic:cNvPr id="618430191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46378,57 +46378,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545203507" name="Picture">
+                  <wp:docPr id="1100646704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545203507" name="Picture"/>
+                          <pic:cNvPr id="1100646704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46857,57 +46857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991033186" name="Picture">
+                  <wp:docPr id="365696258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991033186" name="Picture"/>
+                          <pic:cNvPr id="365696258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48452,57 +48452,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426224693" name="Picture">
+                  <wp:docPr id="1381971816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426224693" name="Picture"/>
+                          <pic:cNvPr id="1381971816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48523,57 +48523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210605851" name="Picture">
+                  <wp:docPr id="1201268506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210605851" name="Picture"/>
+                          <pic:cNvPr id="1201268506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48937,57 +48937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482013241" name="Picture">
+                  <wp:docPr id="839421678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482013241" name="Picture"/>
+                          <pic:cNvPr id="839421678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>