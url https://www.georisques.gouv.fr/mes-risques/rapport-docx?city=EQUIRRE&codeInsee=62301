--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626612546" name="Picture">
+                  <wp:docPr id="234292978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626612546" name="Picture"/>
+                          <pic:cNvPr id="234292978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871453582" name="Picture">
+                  <wp:docPr id="824586359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871453582" name="Picture"/>
+                          <pic:cNvPr id="824586359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1868892548" name="Picture">
+                        <wp:docPr id="1554390407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1868892548" name="Picture"/>
+                                <pic:cNvPr id="1554390407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140543691" name="Picture">
+                  <wp:docPr id="1436010491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140543691" name="Picture"/>
+                          <pic:cNvPr id="1436010491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881065140" name="Picture">
+                  <wp:docPr id="375587493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881065140" name="Picture"/>
+                          <pic:cNvPr id="375587493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963822609" name="Picture">
+                  <wp:docPr id="1163612975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963822609" name="Picture"/>
+                          <pic:cNvPr id="1163612975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179434514" name="Picture">
+                  <wp:docPr id="1054168959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179434514" name="Picture"/>
+                          <pic:cNvPr id="1054168959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15013941" name="Picture">
+                  <wp:docPr id="311966534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15013941" name="Picture"/>
+                          <pic:cNvPr id="311966534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="659887271" name="Picture">
+                        <wp:docPr id="944153666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="659887271" name="Picture"/>
+                                <pic:cNvPr id="944153666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="124505576" name="Picture">
+                        <wp:docPr id="558764125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="124505576" name="Picture"/>
+                                <pic:cNvPr id="558764125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1818746784" name="Picture">
+                        <wp:docPr id="921372442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1818746784" name="Picture"/>
+                                <pic:cNvPr id="921372442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1275039324" name="Picture">
+                        <wp:docPr id="1731676258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1275039324" name="Picture"/>
+                                <pic:cNvPr id="1731676258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="844540875" name="Picture">
+                        <wp:docPr id="291380651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="844540875" name="Picture"/>
+                                <pic:cNvPr id="291380651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1563479599" name="Picture">
+                        <wp:docPr id="1094332799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1563479599" name="Picture"/>
+                                <pic:cNvPr id="1094332799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1832161554" name="Picture">
+                        <wp:docPr id="1739763115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1832161554" name="Picture"/>
+                                <pic:cNvPr id="1739763115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="669021238" name="Picture">
+                        <wp:docPr id="2129632588" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="669021238" name="Picture"/>
+                                <pic:cNvPr id="2129632588" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="46563543" name="Picture">
+                        <wp:docPr id="1969839086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="46563543" name="Picture"/>
+                                <pic:cNvPr id="1969839086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1955395983" name="Picture">
+                        <wp:docPr id="821801071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1955395983" name="Picture"/>
+                                <pic:cNvPr id="821801071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1493850389" name="Picture">
+                        <wp:docPr id="2085305181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1493850389" name="Picture"/>
+                                <pic:cNvPr id="2085305181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1133042866" name="Picture">
+                        <wp:docPr id="246143025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1133042866" name="Picture"/>
+                                <pic:cNvPr id="246143025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1646610977" name="Picture">
+                        <wp:docPr id="1019838594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1646610977" name="Picture"/>
+                                <pic:cNvPr id="1019838594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1441425423" name="Picture">
+                        <wp:docPr id="1323928336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1441425423" name="Picture"/>
+                                <pic:cNvPr id="1323928336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="596607468" name="Picture">
+                        <wp:docPr id="1897511223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="596607468" name="Picture"/>
+                                <pic:cNvPr id="1897511223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784026209" name="Picture">
+                  <wp:docPr id="1157830791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784026209" name="Picture"/>
+                          <pic:cNvPr id="1157830791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084130188" name="Picture">
+                  <wp:docPr id="935767522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084130188" name="Picture"/>
+                          <pic:cNvPr id="935767522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077813868" name="Picture">
+                  <wp:docPr id="1252000519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077813868" name="Picture"/>
+                          <pic:cNvPr id="1252000519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462591443" name="Picture">
+                  <wp:docPr id="1206564912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462591443" name="Picture"/>
+                          <pic:cNvPr id="1206564912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604931625" name="Picture">
+                  <wp:docPr id="839786757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604931625" name="Picture"/>
+                          <pic:cNvPr id="839786757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477206572" name="Picture">
+                  <wp:docPr id="1466664980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477206572" name="Picture"/>
+                          <pic:cNvPr id="1466664980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="383814700" name="Picture">
+                        <wp:docPr id="360434319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="383814700" name="Picture"/>
+                                <pic:cNvPr id="360434319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1797800903" name="Picture">
+                        <wp:docPr id="1106134851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1797800903" name="Picture"/>
+                                <pic:cNvPr id="1106134851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20346,57 +20346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586807929" name="Picture">
+                  <wp:docPr id="1345669393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586807929" name="Picture"/>
+                          <pic:cNvPr id="1345669393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20435,57 +20435,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941505926" name="Picture">
+                  <wp:docPr id="1382828281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941505926" name="Picture"/>
+                          <pic:cNvPr id="1382828281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21079,57 +21079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1512457293" name="Picture">
+                  <wp:docPr id="1636555176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1512457293" name="Picture"/>
+                          <pic:cNvPr id="1636555176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22077,57 +22077,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1188151526" name="Picture">
+                  <wp:docPr id="1518711523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1188151526" name="Picture"/>
+                          <pic:cNvPr id="1518711523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22180,57 +22180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529511930" name="Picture">
+                  <wp:docPr id="723350503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529511930" name="Picture"/>
+                          <pic:cNvPr id="723350503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23561,57 +23561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481352774" name="Picture">
+                  <wp:docPr id="1362214960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481352774" name="Picture"/>
+                          <pic:cNvPr id="1362214960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24723,57 +24723,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1597385887" name="Picture">
+                        <wp:docPr id="172963704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1597385887" name="Picture"/>
+                                <pic:cNvPr id="172963704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25698,57 +25698,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1760625380" name="Picture">
+                        <wp:docPr id="1917386098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1760625380" name="Picture"/>
+                                <pic:cNvPr id="1917386098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27087,57 +27087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105744817" name="Picture">
+                  <wp:docPr id="22012084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105744817" name="Picture"/>
+                          <pic:cNvPr id="22012084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27176,57 +27176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172889681" name="Picture">
+                  <wp:docPr id="1443540098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172889681" name="Picture"/>
+                          <pic:cNvPr id="1443540098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27820,57 +27820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931878107" name="Picture">
+                  <wp:docPr id="1893343281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931878107" name="Picture"/>
+                          <pic:cNvPr id="1893343281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28818,57 +28818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430858577" name="Picture">
+                  <wp:docPr id="989873650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430858577" name="Picture"/>
+                          <pic:cNvPr id="989873650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28921,57 +28921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569041783" name="Picture">
+                  <wp:docPr id="893090648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569041783" name="Picture"/>
+                          <pic:cNvPr id="893090648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30298,57 +30298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480707021" name="Picture">
+                  <wp:docPr id="2008160097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480707021" name="Picture"/>
+                          <pic:cNvPr id="2008160097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31441,57 +31441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1686543083" name="Picture">
+                        <wp:docPr id="1390167647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1686543083" name="Picture"/>
+                                <pic:cNvPr id="1390167647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32802,57 +32802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082869471" name="Picture">
+                  <wp:docPr id="892492410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082869471" name="Picture"/>
+                          <pic:cNvPr id="892492410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32891,57 +32891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797392299" name="Picture">
+                  <wp:docPr id="1189546315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797392299" name="Picture"/>
+                          <pic:cNvPr id="1189546315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33535,57 +33535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767204703" name="Picture">
+                  <wp:docPr id="1334189487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767204703" name="Picture"/>
+                          <pic:cNvPr id="1334189487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34533,57 +34533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764008695" name="Picture">
+                  <wp:docPr id="1687789454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764008695" name="Picture"/>
+                          <pic:cNvPr id="1687789454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34636,57 +34636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451621445" name="Picture">
+                  <wp:docPr id="313577270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451621445" name="Picture"/>
+                          <pic:cNvPr id="313577270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36013,57 +36013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210140640" name="Picture">
+                  <wp:docPr id="809117238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210140640" name="Picture"/>
+                          <pic:cNvPr id="809117238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37156,57 +37156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504353985" name="Picture">
+                        <wp:docPr id="1752893904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504353985" name="Picture"/>
+                                <pic:cNvPr id="1752893904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38524,57 +38524,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994205523" name="Picture">
+                  <wp:docPr id="1963882282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994205523" name="Picture"/>
+                          <pic:cNvPr id="1963882282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38613,57 +38613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="370430613" name="Picture">
+                  <wp:docPr id="1166788050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="370430613" name="Picture"/>
+                          <pic:cNvPr id="1166788050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39245,57 +39245,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2042511073" name="Picture">
+                  <wp:docPr id="1087661693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2042511073" name="Picture"/>
+                          <pic:cNvPr id="1087661693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40189,57 +40189,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045015539" name="Picture">
+                  <wp:docPr id="1698272781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045015539" name="Picture"/>
+                          <pic:cNvPr id="1698272781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40301,57 +40301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="372833864" name="Picture">
+                  <wp:docPr id="226821676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="372833864" name="Picture"/>
+                          <pic:cNvPr id="226821676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41960,57 +41960,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231135205" name="Picture">
+                  <wp:docPr id="500810202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231135205" name="Picture"/>
+                          <pic:cNvPr id="500810202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43139,57 +43139,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743081403" name="Picture">
+                  <wp:docPr id="1416428254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743081403" name="Picture"/>
+                          <pic:cNvPr id="1416428254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43219,57 +43219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599246043" name="Picture">
+                  <wp:docPr id="1510178283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599246043" name="Picture"/>
+                          <pic:cNvPr id="1510178283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43707,57 +43707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1061264014" name="Picture">
+                  <wp:docPr id="565954004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1061264014" name="Picture"/>
+                          <pic:cNvPr id="565954004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>