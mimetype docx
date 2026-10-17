--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250625837" name="Picture">
+                  <wp:docPr id="1116803523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250625837" name="Picture"/>
+                          <pic:cNvPr id="1116803523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556820251" name="Picture">
+                  <wp:docPr id="41072203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556820251" name="Picture"/>
+                          <pic:cNvPr id="41072203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="477122093" name="Picture">
+                        <wp:docPr id="1631303884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="477122093" name="Picture"/>
+                                <pic:cNvPr id="1631303884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327484414" name="Picture">
+                  <wp:docPr id="93050054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327484414" name="Picture"/>
+                          <pic:cNvPr id="93050054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339101675" name="Picture">
+                  <wp:docPr id="255186459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339101675" name="Picture"/>
+                          <pic:cNvPr id="255186459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732171921" name="Picture">
+                  <wp:docPr id="1800135281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732171921" name="Picture"/>
+                          <pic:cNvPr id="1800135281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761272758" name="Picture">
+                  <wp:docPr id="864317870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761272758" name="Picture"/>
+                          <pic:cNvPr id="864317870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703443966" name="Picture">
+                  <wp:docPr id="1781973887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703443966" name="Picture"/>
+                          <pic:cNvPr id="1781973887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="485223380" name="Picture">
+                        <wp:docPr id="503370301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="485223380" name="Picture"/>
+                                <pic:cNvPr id="503370301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="912647019" name="Picture">
+                        <wp:docPr id="199818196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="912647019" name="Picture"/>
+                                <pic:cNvPr id="199818196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2094812949" name="Picture">
+                        <wp:docPr id="95896475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2094812949" name="Picture"/>
+                                <pic:cNvPr id="95896475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1186222937" name="Picture">
+                        <wp:docPr id="1670542601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1186222937" name="Picture"/>
+                                <pic:cNvPr id="1670542601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="227999665" name="Picture">
+                        <wp:docPr id="1809938874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="227999665" name="Picture"/>
+                                <pic:cNvPr id="1809938874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="334995544" name="Picture">
+                        <wp:docPr id="2067526487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="334995544" name="Picture"/>
+                                <pic:cNvPr id="2067526487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="684154679" name="Picture">
+                        <wp:docPr id="1876695445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="684154679" name="Picture"/>
+                                <pic:cNvPr id="1876695445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1140163804" name="Picture">
+                        <wp:docPr id="770179362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1140163804" name="Picture"/>
+                                <pic:cNvPr id="770179362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="647983080" name="Picture">
+                        <wp:docPr id="1947079705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="647983080" name="Picture"/>
+                                <pic:cNvPr id="1947079705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="153993332" name="Picture">
+                        <wp:docPr id="1809614145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="153993332" name="Picture"/>
+                                <pic:cNvPr id="1809614145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="39563073" name="Picture">
+                        <wp:docPr id="1495436630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="39563073" name="Picture"/>
+                                <pic:cNvPr id="1495436630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="908002540" name="Picture">
+                        <wp:docPr id="318781574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="908002540" name="Picture"/>
+                                <pic:cNvPr id="318781574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1060341768" name="Picture">
+                        <wp:docPr id="1268840325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1060341768" name="Picture"/>
+                                <pic:cNvPr id="1268840325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1202329839" name="Picture">
+                        <wp:docPr id="691681333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1202329839" name="Picture"/>
+                                <pic:cNvPr id="691681333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="285492986" name="Picture">
+                        <wp:docPr id="2136024872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="285492986" name="Picture"/>
+                                <pic:cNvPr id="2136024872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934384272" name="Picture">
+                  <wp:docPr id="1350991179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934384272" name="Picture"/>
+                          <pic:cNvPr id="1350991179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="156991739" name="Picture">
+                  <wp:docPr id="1745800702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="156991739" name="Picture"/>
+                          <pic:cNvPr id="1745800702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140374090" name="Picture">
+                  <wp:docPr id="982097421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140374090" name="Picture"/>
+                          <pic:cNvPr id="982097421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564612345" name="Picture">
+                  <wp:docPr id="1421216744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564612345" name="Picture"/>
+                          <pic:cNvPr id="1421216744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441678276" name="Picture">
+                  <wp:docPr id="1056849103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441678276" name="Picture"/>
+                          <pic:cNvPr id="1056849103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943850414" name="Picture">
+                  <wp:docPr id="1401858209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943850414" name="Picture"/>
+                          <pic:cNvPr id="1401858209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="331887190" name="Picture">
+                        <wp:docPr id="404092403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="331887190" name="Picture"/>
+                                <pic:cNvPr id="404092403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1787804035" name="Picture">
+                        <wp:docPr id="1470088467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1787804035" name="Picture"/>
+                                <pic:cNvPr id="1470088467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1025150444" name="Picture">
+                  <wp:docPr id="746398011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1025150444" name="Picture"/>
+                          <pic:cNvPr id="746398011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333371117" name="Picture">
+                  <wp:docPr id="2092223842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333371117" name="Picture"/>
+                          <pic:cNvPr id="2092223842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487756064" name="Picture">
+                  <wp:docPr id="1428826298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487756064" name="Picture"/>
+                          <pic:cNvPr id="1428826298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738943215" name="Picture">
+                  <wp:docPr id="776461726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738943215" name="Picture"/>
+                          <pic:cNvPr id="776461726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331130818" name="Picture">
+                  <wp:docPr id="884545919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331130818" name="Picture"/>
+                          <pic:cNvPr id="884545919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074178650" name="Picture">
+                  <wp:docPr id="355799254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074178650" name="Picture"/>
+                          <pic:cNvPr id="355799254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="337426636" name="Picture">
+                        <wp:docPr id="1345765659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="337426636" name="Picture"/>
+                                <pic:cNvPr id="1345765659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631421551" name="Picture">
+                  <wp:docPr id="1832441963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631421551" name="Picture"/>
+                          <pic:cNvPr id="1832441963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792113015" name="Picture">
+                  <wp:docPr id="610736237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792113015" name="Picture"/>
+                          <pic:cNvPr id="610736237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156552243" name="Picture">
+                  <wp:docPr id="504095217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156552243" name="Picture"/>
+                          <pic:cNvPr id="504095217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895468794" name="Picture">
+                  <wp:docPr id="1751266665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895468794" name="Picture"/>
+                          <pic:cNvPr id="1751266665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044608897" name="Picture">
+                  <wp:docPr id="1286435958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044608897" name="Picture"/>
+                          <pic:cNvPr id="1286435958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804107559" name="Picture">
+                  <wp:docPr id="858133690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804107559" name="Picture"/>
+                          <pic:cNvPr id="858133690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1432720938" name="Picture">
+                        <wp:docPr id="1661850918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1432720938" name="Picture"/>
+                                <pic:cNvPr id="1661850918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109516518" name="Picture">
+                  <wp:docPr id="1619889721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109516518" name="Picture"/>
+                          <pic:cNvPr id="1619889721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307110342" name="Picture">
+                  <wp:docPr id="170649340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307110342" name="Picture"/>
+                          <pic:cNvPr id="170649340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797758151" name="Picture">
+                  <wp:docPr id="1981455347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797758151" name="Picture"/>
+                          <pic:cNvPr id="1981455347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014983391" name="Picture">
+                  <wp:docPr id="1704787963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014983391" name="Picture"/>
+                          <pic:cNvPr id="1704787963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502988850" name="Picture">
+                  <wp:docPr id="357710018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502988850" name="Picture"/>
+                          <pic:cNvPr id="357710018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158007264" name="Picture">
+                  <wp:docPr id="1111096747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158007264" name="Picture"/>
+                          <pic:cNvPr id="1111096747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2101765776" name="Picture">
+                        <wp:docPr id="554487480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2101765776" name="Picture"/>
+                                <pic:cNvPr id="554487480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171801507" name="Picture">
+                  <wp:docPr id="1892027853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171801507" name="Picture"/>
+                          <pic:cNvPr id="1892027853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140977298" name="Picture">
+                  <wp:docPr id="930640995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140977298" name="Picture"/>
+                          <pic:cNvPr id="930640995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830794081" name="Picture">
+                  <wp:docPr id="921761800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830794081" name="Picture"/>
+                          <pic:cNvPr id="921761800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132535405" name="Picture">
+                  <wp:docPr id="1465871097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132535405" name="Picture"/>
+                          <pic:cNvPr id="1465871097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552880720" name="Picture">
+                  <wp:docPr id="1771213403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552880720" name="Picture"/>
+                          <pic:cNvPr id="1771213403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391226320" name="Picture">
+                  <wp:docPr id="872351559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391226320" name="Picture"/>
+                          <pic:cNvPr id="872351559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268105787" name="Picture">
+                  <wp:docPr id="1153378326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268105787" name="Picture"/>
+                          <pic:cNvPr id="1153378326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187572726" name="Picture">
+                  <wp:docPr id="872048867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187572726" name="Picture"/>
+                          <pic:cNvPr id="872048867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="334425998" name="Picture">
+                  <wp:docPr id="1089503367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="334425998" name="Picture"/>
+                          <pic:cNvPr id="1089503367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>