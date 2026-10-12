--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457591625" name="Picture">
+                  <wp:docPr id="1795452460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457591625" name="Picture"/>
+                          <pic:cNvPr id="1795452460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628680995" name="Picture">
+                  <wp:docPr id="1320647454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628680995" name="Picture"/>
+                          <pic:cNvPr id="1320647454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1084423495" name="Picture">
+                        <wp:docPr id="418134210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1084423495" name="Picture"/>
+                                <pic:cNvPr id="418134210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299267817" name="Picture">
+                  <wp:docPr id="1960221093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299267817" name="Picture"/>
+                          <pic:cNvPr id="1960221093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825636658" name="Picture">
+                  <wp:docPr id="1392990250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825636658" name="Picture"/>
+                          <pic:cNvPr id="1392990250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583048576" name="Picture">
+                  <wp:docPr id="870075685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583048576" name="Picture"/>
+                          <pic:cNvPr id="870075685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130515589" name="Picture">
+                  <wp:docPr id="19115679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130515589" name="Picture"/>
+                          <pic:cNvPr id="19115679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255116680" name="Picture">
+                  <wp:docPr id="1147563920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255116680" name="Picture"/>
+                          <pic:cNvPr id="1147563920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="675204314" name="Picture">
+                        <wp:docPr id="403224559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="675204314" name="Picture"/>
+                                <pic:cNvPr id="403224559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1462527294" name="Picture">
+                        <wp:docPr id="1848779697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1462527294" name="Picture"/>
+                                <pic:cNvPr id="1848779697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="699467214" name="Picture">
+                        <wp:docPr id="1883206470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="699467214" name="Picture"/>
+                                <pic:cNvPr id="1883206470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1925869334" name="Picture">
+                        <wp:docPr id="421283804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1925869334" name="Picture"/>
+                                <pic:cNvPr id="421283804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1522820091" name="Picture">
+                        <wp:docPr id="1060026369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1522820091" name="Picture"/>
+                                <pic:cNvPr id="1060026369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1049110796" name="Picture">
+                        <wp:docPr id="483076257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1049110796" name="Picture"/>
+                                <pic:cNvPr id="483076257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1410912376" name="Picture">
+                        <wp:docPr id="1126195163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1410912376" name="Picture"/>
+                                <pic:cNvPr id="1126195163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="288096572" name="Picture">
+                        <wp:docPr id="207816040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="288096572" name="Picture"/>
+                                <pic:cNvPr id="207816040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1238253198" name="Picture">
+                        <wp:docPr id="398191944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1238253198" name="Picture"/>
+                                <pic:cNvPr id="398191944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1899218747" name="Picture">
+                        <wp:docPr id="126646799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1899218747" name="Picture"/>
+                                <pic:cNvPr id="126646799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="756519715" name="Picture">
+                        <wp:docPr id="336763295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="756519715" name="Picture"/>
+                                <pic:cNvPr id="336763295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1490647306" name="Picture">
+                        <wp:docPr id="811982578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1490647306" name="Picture"/>
+                                <pic:cNvPr id="811982578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1364411018" name="Picture">
+                        <wp:docPr id="1143204449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1364411018" name="Picture"/>
+                                <pic:cNvPr id="1143204449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579008520" name="Picture">
+                        <wp:docPr id="1518427191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579008520" name="Picture"/>
+                                <pic:cNvPr id="1518427191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1703037584" name="Picture">
+                        <wp:docPr id="697544534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1703037584" name="Picture"/>
+                                <pic:cNvPr id="697544534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1470803914" name="Picture">
+                  <wp:docPr id="431338579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1470803914" name="Picture"/>
+                          <pic:cNvPr id="431338579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856109161" name="Picture">
+                  <wp:docPr id="1842545448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856109161" name="Picture"/>
+                          <pic:cNvPr id="1842545448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575125433" name="Picture">
+                  <wp:docPr id="1480336982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575125433" name="Picture"/>
+                          <pic:cNvPr id="1480336982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498533102" name="Picture">
+                  <wp:docPr id="813793007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498533102" name="Picture"/>
+                          <pic:cNvPr id="813793007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981231238" name="Picture">
+                  <wp:docPr id="2118266870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981231238" name="Picture"/>
+                          <pic:cNvPr id="2118266870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207252048" name="Picture">
+                  <wp:docPr id="2113337391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207252048" name="Picture"/>
+                          <pic:cNvPr id="2113337391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="146237991" name="Picture">
+                        <wp:docPr id="1005976989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="146237991" name="Picture"/>
+                                <pic:cNvPr id="1005976989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1139284456" name="Picture">
+                        <wp:docPr id="1442373923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1139284456" name="Picture"/>
+                                <pic:cNvPr id="1442373923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31322322" name="Picture">
+                  <wp:docPr id="1124710754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31322322" name="Picture"/>
+                          <pic:cNvPr id="1124710754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897452672" name="Picture">
+                  <wp:docPr id="1828140432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897452672" name="Picture"/>
+                          <pic:cNvPr id="1828140432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911897246" name="Picture">
+                  <wp:docPr id="2123636948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911897246" name="Picture"/>
+                          <pic:cNvPr id="2123636948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316713230" name="Picture">
+                  <wp:docPr id="234090199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316713230" name="Picture"/>
+                          <pic:cNvPr id="234090199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000296776" name="Picture">
+                  <wp:docPr id="31618664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000296776" name="Picture"/>
+                          <pic:cNvPr id="31618664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184471148" name="Picture">
+                  <wp:docPr id="271326836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184471148" name="Picture"/>
+                          <pic:cNvPr id="271326836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="95763628" name="Picture">
+                        <wp:docPr id="1128523253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="95763628" name="Picture"/>
+                                <pic:cNvPr id="1128523253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258317966" name="Picture">
+                  <wp:docPr id="862755927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258317966" name="Picture"/>
+                          <pic:cNvPr id="862755927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581919243" name="Picture">
+                  <wp:docPr id="1401951233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581919243" name="Picture"/>
+                          <pic:cNvPr id="1401951233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058660388" name="Picture">
+                  <wp:docPr id="494681076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058660388" name="Picture"/>
+                          <pic:cNvPr id="494681076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635026589" name="Picture">
+                  <wp:docPr id="411807856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635026589" name="Picture"/>
+                          <pic:cNvPr id="411807856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532881275" name="Picture">
+                  <wp:docPr id="648312823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532881275" name="Picture"/>
+                          <pic:cNvPr id="648312823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451639640" name="Picture">
+                  <wp:docPr id="1974605496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451639640" name="Picture"/>
+                          <pic:cNvPr id="1974605496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1695862009" name="Picture">
+                        <wp:docPr id="1147825734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1695862009" name="Picture"/>
+                                <pic:cNvPr id="1147825734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23912320" name="Picture">
+                  <wp:docPr id="562608037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23912320" name="Picture"/>
+                          <pic:cNvPr id="562608037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502808991" name="Picture">
+                  <wp:docPr id="928223966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502808991" name="Picture"/>
+                          <pic:cNvPr id="928223966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17726729" name="Picture">
+                  <wp:docPr id="1469874332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17726729" name="Picture"/>
+                          <pic:cNvPr id="1469874332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975995739" name="Picture">
+                  <wp:docPr id="1646901233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975995739" name="Picture"/>
+                          <pic:cNvPr id="1646901233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29831183" name="Picture">
+                  <wp:docPr id="966902368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29831183" name="Picture"/>
+                          <pic:cNvPr id="966902368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666056439" name="Picture">
+                  <wp:docPr id="225416445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666056439" name="Picture"/>
+                          <pic:cNvPr id="225416445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1025816082" name="Picture">
+                        <wp:docPr id="439904230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1025816082" name="Picture"/>
+                                <pic:cNvPr id="439904230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316957866" name="Picture">
+                  <wp:docPr id="1887977713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316957866" name="Picture"/>
+                          <pic:cNvPr id="1887977713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174642370" name="Picture">
+                  <wp:docPr id="701898321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174642370" name="Picture"/>
+                          <pic:cNvPr id="701898321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456317694" name="Picture">
+                  <wp:docPr id="1286822795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456317694" name="Picture"/>
+                          <pic:cNvPr id="1286822795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935909954" name="Picture">
+                  <wp:docPr id="863425742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935909954" name="Picture"/>
+                          <pic:cNvPr id="863425742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013849521" name="Picture">
+                  <wp:docPr id="959941528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013849521" name="Picture"/>
+                          <pic:cNvPr id="959941528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98625141" name="Picture">
+                  <wp:docPr id="1283957944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98625141" name="Picture"/>
+                          <pic:cNvPr id="1283957944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823842900" name="Picture">
+                  <wp:docPr id="772012113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823842900" name="Picture"/>
+                          <pic:cNvPr id="772012113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144725436" name="Picture">
+                  <wp:docPr id="1720432684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144725436" name="Picture"/>
+                          <pic:cNvPr id="1720432684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069396287" name="Picture">
+                  <wp:docPr id="1091525663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069396287" name="Picture"/>
+                          <pic:cNvPr id="1091525663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>