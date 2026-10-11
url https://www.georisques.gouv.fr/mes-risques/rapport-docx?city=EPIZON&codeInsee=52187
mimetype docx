--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972944741" name="Picture">
+                  <wp:docPr id="2048459741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972944741" name="Picture"/>
+                          <pic:cNvPr id="2048459741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45235266" name="Picture">
+                  <wp:docPr id="218878920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45235266" name="Picture"/>
+                          <pic:cNvPr id="218878920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1819135774" name="Picture">
+                        <wp:docPr id="1808831025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1819135774" name="Picture"/>
+                                <pic:cNvPr id="1808831025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711892766" name="Picture">
+                  <wp:docPr id="771241386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711892766" name="Picture"/>
+                          <pic:cNvPr id="771241386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681561815" name="Picture">
+                  <wp:docPr id="487175254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681561815" name="Picture"/>
+                          <pic:cNvPr id="487175254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238753215" name="Picture">
+                  <wp:docPr id="841001960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238753215" name="Picture"/>
+                          <pic:cNvPr id="841001960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740034417" name="Picture">
+                  <wp:docPr id="1047796076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740034417" name="Picture"/>
+                          <pic:cNvPr id="1047796076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="398099282" name="Picture">
+                  <wp:docPr id="959733951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="398099282" name="Picture"/>
+                          <pic:cNvPr id="959733951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="746597219" name="Picture">
+                        <wp:docPr id="1982180907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="746597219" name="Picture"/>
+                                <pic:cNvPr id="1982180907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1015340326" name="Picture">
+                        <wp:docPr id="797443577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1015340326" name="Picture"/>
+                                <pic:cNvPr id="797443577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2015999554" name="Picture">
+                        <wp:docPr id="960212978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2015999554" name="Picture"/>
+                                <pic:cNvPr id="960212978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1723975533" name="Picture">
+                        <wp:docPr id="548153947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1723975533" name="Picture"/>
+                                <pic:cNvPr id="548153947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2021445517" name="Picture">
+                        <wp:docPr id="1238439182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2021445517" name="Picture"/>
+                                <pic:cNvPr id="1238439182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="226467175" name="Picture">
+                        <wp:docPr id="559872913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="226467175" name="Picture"/>
+                                <pic:cNvPr id="559872913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="850980453" name="Picture">
+                        <wp:docPr id="1972598884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="850980453" name="Picture"/>
+                                <pic:cNvPr id="1972598884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="562228374" name="Picture">
+                        <wp:docPr id="1330260718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="562228374" name="Picture"/>
+                                <pic:cNvPr id="1330260718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1783346205" name="Picture">
+                        <wp:docPr id="248131074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1783346205" name="Picture"/>
+                                <pic:cNvPr id="248131074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="200970853" name="Picture">
+                        <wp:docPr id="22037986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="200970853" name="Picture"/>
+                                <pic:cNvPr id="22037986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="890899226" name="Picture">
+                        <wp:docPr id="806405387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="890899226" name="Picture"/>
+                                <pic:cNvPr id="806405387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1974462469" name="Picture">
+                        <wp:docPr id="1625547335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1974462469" name="Picture"/>
+                                <pic:cNvPr id="1625547335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694979666" name="Picture">
+                  <wp:docPr id="832092349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694979666" name="Picture"/>
+                          <pic:cNvPr id="832092349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102976443" name="Picture">
+                  <wp:docPr id="422710038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102976443" name="Picture"/>
+                          <pic:cNvPr id="422710038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020343764" name="Picture">
+                  <wp:docPr id="362671336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020343764" name="Picture"/>
+                          <pic:cNvPr id="362671336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="176366482" name="Picture">
+                  <wp:docPr id="1576208639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="176366482" name="Picture"/>
+                          <pic:cNvPr id="1576208639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857457285" name="Picture">
+                  <wp:docPr id="273420278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857457285" name="Picture"/>
+                          <pic:cNvPr id="273420278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019287532" name="Picture">
+                  <wp:docPr id="1547771835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019287532" name="Picture"/>
+                          <pic:cNvPr id="1547771835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1473924241" name="Picture">
+                        <wp:docPr id="719713681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1473924241" name="Picture"/>
+                                <pic:cNvPr id="719713681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1587054486" name="Picture">
+                        <wp:docPr id="1596397229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1587054486" name="Picture"/>
+                                <pic:cNvPr id="1596397229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18743,57 +18743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172608692" name="Picture">
+                  <wp:docPr id="708947929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172608692" name="Picture"/>
+                          <pic:cNvPr id="708947929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18832,57 +18832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462890856" name="Picture">
+                  <wp:docPr id="1852477079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462890856" name="Picture"/>
+                          <pic:cNvPr id="1852477079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19476,57 +19476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1301243951" name="Picture">
+                  <wp:docPr id="153055113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1301243951" name="Picture"/>
+                          <pic:cNvPr id="153055113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20474,57 +20474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085844448" name="Picture">
+                  <wp:docPr id="2030851803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085844448" name="Picture"/>
+                          <pic:cNvPr id="2030851803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20577,57 +20577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720235785" name="Picture">
+                  <wp:docPr id="536230237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720235785" name="Picture"/>
+                          <pic:cNvPr id="536230237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21958,57 +21958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972560996" name="Picture">
+                  <wp:docPr id="503542064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972560996" name="Picture"/>
+                          <pic:cNvPr id="503542064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23101,57 +23101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2123210468" name="Picture">
+                        <wp:docPr id="320392466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2123210468" name="Picture"/>
+                                <pic:cNvPr id="320392466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24490,57 +24490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123703403" name="Picture">
+                  <wp:docPr id="370648240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123703403" name="Picture"/>
+                          <pic:cNvPr id="370648240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24579,57 +24579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139694390" name="Picture">
+                  <wp:docPr id="1269883126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139694390" name="Picture"/>
+                          <pic:cNvPr id="1269883126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25223,57 +25223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374468752" name="Picture">
+                  <wp:docPr id="1732844060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374468752" name="Picture"/>
+                          <pic:cNvPr id="1732844060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26221,57 +26221,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437283045" name="Picture">
+                  <wp:docPr id="702182330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437283045" name="Picture"/>
+                          <pic:cNvPr id="702182330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26324,57 +26324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757478565" name="Picture">
+                  <wp:docPr id="94683821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757478565" name="Picture"/>
+                          <pic:cNvPr id="94683821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27701,57 +27701,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826972221" name="Picture">
+                  <wp:docPr id="1330972869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826972221" name="Picture"/>
+                          <pic:cNvPr id="1330972869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="334063709" name="Picture">
+                        <wp:docPr id="1967715524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="334063709" name="Picture"/>
+                                <pic:cNvPr id="1967715524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30205,57 +30205,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980203373" name="Picture">
+                  <wp:docPr id="305977736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980203373" name="Picture"/>
+                          <pic:cNvPr id="305977736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30294,57 +30294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723591567" name="Picture">
+                  <wp:docPr id="1182701485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723591567" name="Picture"/>
+                          <pic:cNvPr id="1182701485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30938,57 +30938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812043462" name="Picture">
+                  <wp:docPr id="1492925404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812043462" name="Picture"/>
+                          <pic:cNvPr id="1492925404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31936,57 +31936,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098961321" name="Picture">
+                  <wp:docPr id="2144488309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098961321" name="Picture"/>
+                          <pic:cNvPr id="2144488309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32039,57 +32039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257461794" name="Picture">
+                  <wp:docPr id="606511509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257461794" name="Picture"/>
+                          <pic:cNvPr id="606511509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33416,57 +33416,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455564119" name="Picture">
+                  <wp:docPr id="333682479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455564119" name="Picture"/>
+                          <pic:cNvPr id="333682479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34559,57 +34559,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="398731169" name="Picture">
+                        <wp:docPr id="841553604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="398731169" name="Picture"/>
+                                <pic:cNvPr id="841553604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35780,57 +35780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357598867" name="Picture">
+                  <wp:docPr id="1031583041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357598867" name="Picture"/>
+                          <pic:cNvPr id="1031583041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35851,57 +35851,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424009222" name="Picture">
+                  <wp:docPr id="2060813039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424009222" name="Picture"/>
+                          <pic:cNvPr id="2060813039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36265,57 +36265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382500833" name="Picture">
+                  <wp:docPr id="1753285774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382500833" name="Picture"/>
+                          <pic:cNvPr id="1753285774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>