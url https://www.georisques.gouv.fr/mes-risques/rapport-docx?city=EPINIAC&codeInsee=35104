--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831119258" name="Picture">
+                  <wp:docPr id="347480823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831119258" name="Picture"/>
+                          <pic:cNvPr id="347480823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179779078" name="Picture">
+                  <wp:docPr id="372325057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179779078" name="Picture"/>
+                          <pic:cNvPr id="372325057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1303289365" name="Picture">
+                        <wp:docPr id="1828159408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1303289365" name="Picture"/>
+                                <pic:cNvPr id="1828159408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902237064" name="Picture">
+                  <wp:docPr id="1420325462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902237064" name="Picture"/>
+                          <pic:cNvPr id="1420325462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628099800" name="Picture">
+                  <wp:docPr id="1656577570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628099800" name="Picture"/>
+                          <pic:cNvPr id="1656577570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496793904" name="Picture">
+                  <wp:docPr id="1388166894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496793904" name="Picture"/>
+                          <pic:cNvPr id="1388166894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1050367403" name="Picture">
+                  <wp:docPr id="403144183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1050367403" name="Picture"/>
+                          <pic:cNvPr id="403144183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137469344" name="Picture">
+                  <wp:docPr id="1732550577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137469344" name="Picture"/>
+                          <pic:cNvPr id="1732550577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="275212463" name="Picture">
+                        <wp:docPr id="1391943143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="275212463" name="Picture"/>
+                                <pic:cNvPr id="1391943143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="716867151" name="Picture">
+                        <wp:docPr id="1328872416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="716867151" name="Picture"/>
+                                <pic:cNvPr id="1328872416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2129008220" name="Picture">
+                        <wp:docPr id="297320394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2129008220" name="Picture"/>
+                                <pic:cNvPr id="297320394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1845375134" name="Picture">
+                        <wp:docPr id="741430133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1845375134" name="Picture"/>
+                                <pic:cNvPr id="741430133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="779272973" name="Picture">
+                        <wp:docPr id="654829628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="779272973" name="Picture"/>
+                                <pic:cNvPr id="654829628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1635293582" name="Picture">
+                        <wp:docPr id="594205812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1635293582" name="Picture"/>
+                                <pic:cNvPr id="594205812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="537143308" name="Picture">
+                        <wp:docPr id="136896576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="537143308" name="Picture"/>
+                                <pic:cNvPr id="136896576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="462649128" name="Picture">
+                        <wp:docPr id="1334043044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="462649128" name="Picture"/>
+                                <pic:cNvPr id="1334043044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="518354095" name="Picture">
+                        <wp:docPr id="1276324868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="518354095" name="Picture"/>
+                                <pic:cNvPr id="1276324868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="905218855" name="Picture">
+                        <wp:docPr id="431158420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="905218855" name="Picture"/>
+                                <pic:cNvPr id="431158420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1426161071" name="Picture">
+                        <wp:docPr id="2061879584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1426161071" name="Picture"/>
+                                <pic:cNvPr id="2061879584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1843303435" name="Picture">
+                        <wp:docPr id="1753482561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1843303435" name="Picture"/>
+                                <pic:cNvPr id="1753482561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="223940396" name="Picture">
+                        <wp:docPr id="484083618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="223940396" name="Picture"/>
+                                <pic:cNvPr id="484083618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1292580078" name="Picture">
+                        <wp:docPr id="1228617160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1292580078" name="Picture"/>
+                                <pic:cNvPr id="1228617160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1049986480" name="Picture">
+                        <wp:docPr id="734271192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1049986480" name="Picture"/>
+                                <pic:cNvPr id="734271192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559873175" name="Picture">
+                  <wp:docPr id="2067578695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559873175" name="Picture"/>
+                          <pic:cNvPr id="2067578695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420663923" name="Picture">
+                  <wp:docPr id="703321794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420663923" name="Picture"/>
+                          <pic:cNvPr id="703321794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996516710" name="Picture">
+                  <wp:docPr id="1588844645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996516710" name="Picture"/>
+                          <pic:cNvPr id="1588844645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441812999" name="Picture">
+                  <wp:docPr id="805773543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441812999" name="Picture"/>
+                          <pic:cNvPr id="805773543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791613026" name="Picture">
+                  <wp:docPr id="2011332542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791613026" name="Picture"/>
+                          <pic:cNvPr id="2011332542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824091684" name="Picture">
+                  <wp:docPr id="1075658018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824091684" name="Picture"/>
+                          <pic:cNvPr id="1075658018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1424459706" name="Picture">
+                        <wp:docPr id="302005142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1424459706" name="Picture"/>
+                                <pic:cNvPr id="302005142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266423524" name="Picture">
+                  <wp:docPr id="1431400326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266423524" name="Picture"/>
+                          <pic:cNvPr id="1431400326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233354153" name="Picture">
+                  <wp:docPr id="621436001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233354153" name="Picture"/>
+                          <pic:cNvPr id="621436001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708802041" name="Picture">
+                  <wp:docPr id="918888413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708802041" name="Picture"/>
+                          <pic:cNvPr id="918888413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811990306" name="Picture">
+                  <wp:docPr id="1292326129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811990306" name="Picture"/>
+                          <pic:cNvPr id="1292326129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186381253" name="Picture">
+                  <wp:docPr id="1597669629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186381253" name="Picture"/>
+                          <pic:cNvPr id="1597669629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403342627" name="Picture">
+                  <wp:docPr id="1595234878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403342627" name="Picture"/>
+                          <pic:cNvPr id="1595234878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1915360315" name="Picture">
+                        <wp:docPr id="2078853621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1915360315" name="Picture"/>
+                                <pic:cNvPr id="2078853621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2025570119" name="Picture">
+                        <wp:docPr id="785428925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2025570119" name="Picture"/>
+                                <pic:cNvPr id="785428925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511192487" name="Picture">
+                  <wp:docPr id="323642099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511192487" name="Picture"/>
+                          <pic:cNvPr id="323642099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767890117" name="Picture">
+                  <wp:docPr id="1776242819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767890117" name="Picture"/>
+                          <pic:cNvPr id="1776242819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944518129" name="Picture">
+                  <wp:docPr id="2097563296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944518129" name="Picture"/>
+                          <pic:cNvPr id="2097563296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150135996" name="Picture">
+                  <wp:docPr id="504528821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150135996" name="Picture"/>
+                          <pic:cNvPr id="504528821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246304561" name="Picture">
+                  <wp:docPr id="1266540251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246304561" name="Picture"/>
+                          <pic:cNvPr id="1266540251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426907139" name="Picture">
+                  <wp:docPr id="1531459520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426907139" name="Picture"/>
+                          <pic:cNvPr id="1531459520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1940911821" name="Picture">
+                        <wp:docPr id="1421955538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1940911821" name="Picture"/>
+                                <pic:cNvPr id="1421955538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061771957" name="Picture">
+                  <wp:docPr id="1311611581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061771957" name="Picture"/>
+                          <pic:cNvPr id="1311611581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638634248" name="Picture">
+                  <wp:docPr id="84635421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638634248" name="Picture"/>
+                          <pic:cNvPr id="84635421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248691863" name="Picture">
+                  <wp:docPr id="914872469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248691863" name="Picture"/>
+                          <pic:cNvPr id="914872469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146253501" name="Picture">
+                  <wp:docPr id="1189379074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146253501" name="Picture"/>
+                          <pic:cNvPr id="1189379074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69805489" name="Picture">
+                  <wp:docPr id="992584191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69805489" name="Picture"/>
+                          <pic:cNvPr id="992584191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435325926" name="Picture">
+                  <wp:docPr id="900378164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435325926" name="Picture"/>
+                          <pic:cNvPr id="900378164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="725987387" name="Picture">
+                        <wp:docPr id="206555149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="725987387" name="Picture"/>
+                                <pic:cNvPr id="206555149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37401,57 +37401,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74355602" name="Picture">
+                  <wp:docPr id="1312720784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74355602" name="Picture"/>
+                          <pic:cNvPr id="1312720784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37490,57 +37490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44842828" name="Picture">
+                  <wp:docPr id="1011032570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44842828" name="Picture"/>
+                          <pic:cNvPr id="1011032570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38143,57 +38143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370588091" name="Picture">
+                  <wp:docPr id="1889458976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370588091" name="Picture"/>
+                          <pic:cNvPr id="1889458976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39168,57 +39168,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990376065" name="Picture">
+                  <wp:docPr id="1115592125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990376065" name="Picture"/>
+                          <pic:cNvPr id="1115592125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39280,57 +39280,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149381673" name="Picture">
+                  <wp:docPr id="1903612816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149381673" name="Picture"/>
+                          <pic:cNvPr id="1903612816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41304,57 +41304,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489053079" name="Picture">
+                  <wp:docPr id="1318371546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489053079" name="Picture"/>
+                          <pic:cNvPr id="1318371546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="712646673" name="Picture">
+                        <wp:docPr id="1220012865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="712646673" name="Picture"/>
+                                <pic:cNvPr id="1220012865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44277,57 +44277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451399735" name="Picture">
+                  <wp:docPr id="1743906283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451399735" name="Picture"/>
+                          <pic:cNvPr id="1743906283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44357,57 +44357,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069673243" name="Picture">
+                  <wp:docPr id="1769337752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069673243" name="Picture"/>
+                          <pic:cNvPr id="1769337752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44863,57 +44863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997103519" name="Picture">
+                  <wp:docPr id="981174573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997103519" name="Picture"/>
+                          <pic:cNvPr id="981174573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46981,57 +46981,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291410937" name="Picture">
+                  <wp:docPr id="415752037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291410937" name="Picture"/>
+                          <pic:cNvPr id="415752037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47061,57 +47061,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514178056" name="Picture">
+                  <wp:docPr id="660956674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514178056" name="Picture"/>
+                          <pic:cNvPr id="660956674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47549,57 +47549,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211384935" name="Picture">
+                  <wp:docPr id="1062099462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211384935" name="Picture"/>
+                          <pic:cNvPr id="1062099462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>