--- v0 (2026-08-18)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517284333" name="Picture">
+                  <wp:docPr id="323920543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517284333" name="Picture"/>
+                          <pic:cNvPr id="323920543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863119033" name="Picture">
+                  <wp:docPr id="1085748675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863119033" name="Picture"/>
+                          <pic:cNvPr id="1085748675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2048845702" name="Picture">
+                        <wp:docPr id="926587617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2048845702" name="Picture"/>
+                                <pic:cNvPr id="926587617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072505337" name="Picture">
+                  <wp:docPr id="2141322925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072505337" name="Picture"/>
+                          <pic:cNvPr id="2141322925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566567483" name="Picture">
+                  <wp:docPr id="2020602577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566567483" name="Picture"/>
+                          <pic:cNvPr id="2020602577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944016057" name="Picture">
+                  <wp:docPr id="1570478847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944016057" name="Picture"/>
+                          <pic:cNvPr id="1570478847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313966321" name="Picture">
+                  <wp:docPr id="1104812193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313966321" name="Picture"/>
+                          <pic:cNvPr id="1104812193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277648076" name="Picture">
+                  <wp:docPr id="1674485858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277648076" name="Picture"/>
+                          <pic:cNvPr id="1674485858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="722875937" name="Picture">
+                        <wp:docPr id="293040984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="722875937" name="Picture"/>
+                                <pic:cNvPr id="293040984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1670866122" name="Picture">
+                        <wp:docPr id="1372815023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1670866122" name="Picture"/>
+                                <pic:cNvPr id="1372815023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157385227" name="Picture">
+                        <wp:docPr id="2123700841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157385227" name="Picture"/>
+                                <pic:cNvPr id="2123700841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1893582346" name="Picture">
+                        <wp:docPr id="1115324306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1893582346" name="Picture"/>
+                                <pic:cNvPr id="1115324306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="929054138" name="Picture">
+                        <wp:docPr id="572025771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="929054138" name="Picture"/>
+                                <pic:cNvPr id="572025771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2143315409" name="Picture">
+                        <wp:docPr id="688399855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2143315409" name="Picture"/>
+                                <pic:cNvPr id="688399855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2136352180" name="Picture">
+                        <wp:docPr id="441089020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2136352180" name="Picture"/>
+                                <pic:cNvPr id="441089020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="8838660" name="Picture">
+                        <wp:docPr id="962558483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="8838660" name="Picture"/>
+                                <pic:cNvPr id="962558483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="365307950" name="Picture">
+                        <wp:docPr id="2106428800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="365307950" name="Picture"/>
+                                <pic:cNvPr id="2106428800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1755066058" name="Picture">
+                        <wp:docPr id="480607706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1755066058" name="Picture"/>
+                                <pic:cNvPr id="480607706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="852930548" name="Picture">
+                        <wp:docPr id="1928440714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="852930548" name="Picture"/>
+                                <pic:cNvPr id="1928440714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="860868552" name="Picture">
+                        <wp:docPr id="1258372466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="860868552" name="Picture"/>
+                                <pic:cNvPr id="1258372466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1738267546" name="Picture">
+                  <wp:docPr id="747952649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1738267546" name="Picture"/>
+                          <pic:cNvPr id="747952649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720196026" name="Picture">
+                  <wp:docPr id="461838326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720196026" name="Picture"/>
+                          <pic:cNvPr id="461838326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192832760" name="Picture">
+                  <wp:docPr id="666577830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192832760" name="Picture"/>
+                          <pic:cNvPr id="666577830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282816630" name="Picture">
+                  <wp:docPr id="11934963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282816630" name="Picture"/>
+                          <pic:cNvPr id="11934963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270610516" name="Picture">
+                  <wp:docPr id="172244404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270610516" name="Picture"/>
+                          <pic:cNvPr id="172244404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871219712" name="Picture">
+                  <wp:docPr id="1858823088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871219712" name="Picture"/>
+                          <pic:cNvPr id="1858823088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1433852405" name="Picture">
+                        <wp:docPr id="506024878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1433852405" name="Picture"/>
+                                <pic:cNvPr id="506024878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258532061" name="Picture">
+                        <wp:docPr id="1005459401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258532061" name="Picture"/>
+                                <pic:cNvPr id="1005459401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18737,57 +18737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67469180" name="Picture">
+                  <wp:docPr id="1228169957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67469180" name="Picture"/>
+                          <pic:cNvPr id="1228169957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18826,57 +18826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087860841" name="Picture">
+                  <wp:docPr id="2029413076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087860841" name="Picture"/>
+                          <pic:cNvPr id="2029413076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19470,57 +19470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885281072" name="Picture">
+                  <wp:docPr id="862806620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885281072" name="Picture"/>
+                          <pic:cNvPr id="862806620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20468,57 +20468,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056050552" name="Picture">
+                  <wp:docPr id="1753481400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056050552" name="Picture"/>
+                          <pic:cNvPr id="1753481400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20571,57 +20571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498972648" name="Picture">
+                  <wp:docPr id="2104301389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498972648" name="Picture"/>
+                          <pic:cNvPr id="2104301389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21952,57 +21952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062405650" name="Picture">
+                  <wp:docPr id="1755250562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062405650" name="Picture"/>
+                          <pic:cNvPr id="1755250562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23095,57 +23095,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1101206317" name="Picture">
+                        <wp:docPr id="241776819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1101206317" name="Picture"/>
+                                <pic:cNvPr id="241776819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24484,57 +24484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431975499" name="Picture">
+                  <wp:docPr id="294954003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431975499" name="Picture"/>
+                          <pic:cNvPr id="294954003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24573,57 +24573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701221439" name="Picture">
+                  <wp:docPr id="1713297458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701221439" name="Picture"/>
+                          <pic:cNvPr id="1713297458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25217,57 +25217,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018247765" name="Picture">
+                  <wp:docPr id="637829370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018247765" name="Picture"/>
+                          <pic:cNvPr id="637829370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26215,57 +26215,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933464642" name="Picture">
+                  <wp:docPr id="1519533311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933464642" name="Picture"/>
+                          <pic:cNvPr id="1519533311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26318,57 +26318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741448182" name="Picture">
+                  <wp:docPr id="2137032650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741448182" name="Picture"/>
+                          <pic:cNvPr id="2137032650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27695,57 +27695,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470370664" name="Picture">
+                  <wp:docPr id="125850618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470370664" name="Picture"/>
+                          <pic:cNvPr id="125850618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28838,57 +28838,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1852820633" name="Picture">
+                        <wp:docPr id="1030116493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1852820633" name="Picture"/>
+                                <pic:cNvPr id="1030116493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30199,57 +30199,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947620405" name="Picture">
+                  <wp:docPr id="947707736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947620405" name="Picture"/>
+                          <pic:cNvPr id="947707736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30288,57 +30288,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377382364" name="Picture">
+                  <wp:docPr id="1784405794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377382364" name="Picture"/>
+                          <pic:cNvPr id="1784405794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30932,57 +30932,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127041001" name="Picture">
+                  <wp:docPr id="1672924236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127041001" name="Picture"/>
+                          <pic:cNvPr id="1672924236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31930,57 +31930,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692961428" name="Picture">
+                  <wp:docPr id="1720633943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692961428" name="Picture"/>
+                          <pic:cNvPr id="1720633943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32033,57 +32033,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627385480" name="Picture">
+                  <wp:docPr id="391022603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627385480" name="Picture"/>
+                          <pic:cNvPr id="391022603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33410,57 +33410,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271148188" name="Picture">
+                  <wp:docPr id="976950026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271148188" name="Picture"/>
+                          <pic:cNvPr id="976950026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34553,57 +34553,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1422628204" name="Picture">
+                        <wp:docPr id="638253416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1422628204" name="Picture"/>
+                                <pic:cNvPr id="638253416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35774,57 +35774,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253560557" name="Picture">
+                  <wp:docPr id="1154162144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253560557" name="Picture"/>
+                          <pic:cNvPr id="1154162144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35845,57 +35845,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784155162" name="Picture">
+                  <wp:docPr id="723975557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784155162" name="Picture"/>
+                          <pic:cNvPr id="723975557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36259,57 +36259,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527143768" name="Picture">
+                  <wp:docPr id="1206228679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527143768" name="Picture"/>
+                          <pic:cNvPr id="1206228679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>