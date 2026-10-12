--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057430375" name="Picture">
+                  <wp:docPr id="1363736329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057430375" name="Picture"/>
+                          <pic:cNvPr id="1363736329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454636" name="Picture">
+                  <wp:docPr id="24698546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454636" name="Picture"/>
+                          <pic:cNvPr id="24698546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1216124740" name="Picture">
+                        <wp:docPr id="1948135334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1216124740" name="Picture"/>
+                                <pic:cNvPr id="1948135334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282642127" name="Picture">
+                  <wp:docPr id="1577756135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282642127" name="Picture"/>
+                          <pic:cNvPr id="1577756135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149134438" name="Picture">
+                  <wp:docPr id="147804848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149134438" name="Picture"/>
+                          <pic:cNvPr id="147804848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351315368" name="Picture">
+                  <wp:docPr id="31299804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351315368" name="Picture"/>
+                          <pic:cNvPr id="31299804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844844488" name="Picture">
+                  <wp:docPr id="372036970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844844488" name="Picture"/>
+                          <pic:cNvPr id="372036970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131886006" name="Picture">
+                  <wp:docPr id="1878980173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131886006" name="Picture"/>
+                          <pic:cNvPr id="1878980173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="941181355" name="Picture">
+                        <wp:docPr id="1821783699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="941181355" name="Picture"/>
+                                <pic:cNvPr id="1821783699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1367092592" name="Picture">
+                        <wp:docPr id="988977196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1367092592" name="Picture"/>
+                                <pic:cNvPr id="988977196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1229507730" name="Picture">
+                        <wp:docPr id="1258511462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1229507730" name="Picture"/>
+                                <pic:cNvPr id="1258511462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="781048790" name="Picture">
+                        <wp:docPr id="1347225692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="781048790" name="Picture"/>
+                                <pic:cNvPr id="1347225692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="969924497" name="Picture">
+                        <wp:docPr id="1235798207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="969924497" name="Picture"/>
+                                <pic:cNvPr id="1235798207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1292250039" name="Picture">
+                        <wp:docPr id="722143758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1292250039" name="Picture"/>
+                                <pic:cNvPr id="722143758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1061408924" name="Picture">
+                        <wp:docPr id="512241368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1061408924" name="Picture"/>
+                                <pic:cNvPr id="512241368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1300261845" name="Picture">
+                        <wp:docPr id="1457426574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1300261845" name="Picture"/>
+                                <pic:cNvPr id="1457426574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="282414303" name="Picture">
+                        <wp:docPr id="1110220353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="282414303" name="Picture"/>
+                                <pic:cNvPr id="1110220353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1431425942" name="Picture">
+                        <wp:docPr id="2027405169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1431425942" name="Picture"/>
+                                <pic:cNvPr id="2027405169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="937842912" name="Picture">
+                        <wp:docPr id="1725547667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="937842912" name="Picture"/>
+                                <pic:cNvPr id="1725547667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1614557359" name="Picture">
+                        <wp:docPr id="1412923324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1614557359" name="Picture"/>
+                                <pic:cNvPr id="1412923324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1453715429" name="Picture">
+                        <wp:docPr id="48356208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1453715429" name="Picture"/>
+                                <pic:cNvPr id="48356208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1511248021" name="Picture">
+                        <wp:docPr id="547730295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1511248021" name="Picture"/>
+                                <pic:cNvPr id="547730295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="994468092" name="Picture">
+                        <wp:docPr id="990539114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="994468092" name="Picture"/>
+                                <pic:cNvPr id="990539114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457618735" name="Picture">
+                  <wp:docPr id="168583285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457618735" name="Picture"/>
+                          <pic:cNvPr id="168583285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752878027" name="Picture">
+                  <wp:docPr id="1369996557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752878027" name="Picture"/>
+                          <pic:cNvPr id="1369996557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928447419" name="Picture">
+                  <wp:docPr id="23621856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928447419" name="Picture"/>
+                          <pic:cNvPr id="23621856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897820225" name="Picture">
+                  <wp:docPr id="555068737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897820225" name="Picture"/>
+                          <pic:cNvPr id="555068737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409415553" name="Picture">
+                  <wp:docPr id="1914337352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409415553" name="Picture"/>
+                          <pic:cNvPr id="1914337352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036325909" name="Picture">
+                  <wp:docPr id="1181290406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036325909" name="Picture"/>
+                          <pic:cNvPr id="1181290406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2004180154" name="Picture">
+                        <wp:docPr id="670527903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2004180154" name="Picture"/>
+                                <pic:cNvPr id="670527903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692308948" name="Picture">
+                  <wp:docPr id="2023392027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692308948" name="Picture"/>
+                          <pic:cNvPr id="2023392027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106051776" name="Picture">
+                  <wp:docPr id="757537873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106051776" name="Picture"/>
+                          <pic:cNvPr id="757537873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480249547" name="Picture">
+                  <wp:docPr id="826342371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480249547" name="Picture"/>
+                          <pic:cNvPr id="826342371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563592857" name="Picture">
+                  <wp:docPr id="1724031673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563592857" name="Picture"/>
+                          <pic:cNvPr id="1724031673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99111848" name="Picture">
+                  <wp:docPr id="1950981677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99111848" name="Picture"/>
+                          <pic:cNvPr id="1950981677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149496505" name="Picture">
+                  <wp:docPr id="1488186485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149496505" name="Picture"/>
+                          <pic:cNvPr id="1488186485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2058279980" name="Picture">
+                        <wp:docPr id="756611029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2058279980" name="Picture"/>
+                                <pic:cNvPr id="756611029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991151402" name="Picture">
+                  <wp:docPr id="1779394119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991151402" name="Picture"/>
+                          <pic:cNvPr id="1779394119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085068245" name="Picture">
+                  <wp:docPr id="119400571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085068245" name="Picture"/>
+                          <pic:cNvPr id="119400571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1345730969" name="Picture">
+                  <wp:docPr id="1230540530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1345730969" name="Picture"/>
+                          <pic:cNvPr id="1230540530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289939025" name="Picture">
+                  <wp:docPr id="1464521177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289939025" name="Picture"/>
+                          <pic:cNvPr id="1464521177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604684816" name="Picture">
+                  <wp:docPr id="966968091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604684816" name="Picture"/>
+                          <pic:cNvPr id="966968091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133296406" name="Picture">
+                  <wp:docPr id="1736710742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133296406" name="Picture"/>
+                          <pic:cNvPr id="1736710742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1356544250" name="Picture">
+                        <wp:docPr id="1339451530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1356544250" name="Picture"/>
+                                <pic:cNvPr id="1339451530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479150262" name="Picture">
+                  <wp:docPr id="138911116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479150262" name="Picture"/>
+                          <pic:cNvPr id="138911116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367495647" name="Picture">
+                  <wp:docPr id="1294874549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367495647" name="Picture"/>
+                          <pic:cNvPr id="1294874549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511121708" name="Picture">
+                  <wp:docPr id="1311574301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511121708" name="Picture"/>
+                          <pic:cNvPr id="1311574301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278448708" name="Picture">
+                  <wp:docPr id="856628246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278448708" name="Picture"/>
+                          <pic:cNvPr id="856628246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183306291" name="Picture">
+                  <wp:docPr id="1745137499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183306291" name="Picture"/>
+                          <pic:cNvPr id="1745137499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036656697" name="Picture">
+                  <wp:docPr id="456078883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036656697" name="Picture"/>
+                          <pic:cNvPr id="456078883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1075165291" name="Picture">
+                        <wp:docPr id="533826735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1075165291" name="Picture"/>
+                                <pic:cNvPr id="533826735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511620978" name="Picture">
+                  <wp:docPr id="2100113240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511620978" name="Picture"/>
+                          <pic:cNvPr id="2100113240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256930312" name="Picture">
+                  <wp:docPr id="1248175099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256930312" name="Picture"/>
+                          <pic:cNvPr id="1248175099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666899893" name="Picture">
+                  <wp:docPr id="121258222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666899893" name="Picture"/>
+                          <pic:cNvPr id="121258222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116683641" name="Picture">
+                  <wp:docPr id="1321775964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116683641" name="Picture"/>
+                          <pic:cNvPr id="1321775964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083184426" name="Picture">
+                  <wp:docPr id="784658994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083184426" name="Picture"/>
+                          <pic:cNvPr id="784658994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475014756" name="Picture">
+                  <wp:docPr id="1836440057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475014756" name="Picture"/>
+                          <pic:cNvPr id="1836440057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908687691" name="Picture">
+                  <wp:docPr id="1680466695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908687691" name="Picture"/>
+                          <pic:cNvPr id="1680466695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538808548" name="Picture">
+                  <wp:docPr id="784964537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538808548" name="Picture"/>
+                          <pic:cNvPr id="784964537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081700374" name="Picture">
+                  <wp:docPr id="1932438706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081700374" name="Picture"/>
+                          <pic:cNvPr id="1932438706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>