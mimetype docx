--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212745237" name="Picture">
+                  <wp:docPr id="565049369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212745237" name="Picture"/>
+                          <pic:cNvPr id="565049369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299050560" name="Picture">
+                  <wp:docPr id="2074686942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299050560" name="Picture"/>
+                          <pic:cNvPr id="2074686942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="128310309" name="Picture">
+                        <wp:docPr id="64587330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="128310309" name="Picture"/>
+                                <pic:cNvPr id="64587330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267325790" name="Picture">
+                  <wp:docPr id="833920186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267325790" name="Picture"/>
+                          <pic:cNvPr id="833920186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883149934" name="Picture">
+                  <wp:docPr id="2087668323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883149934" name="Picture"/>
+                          <pic:cNvPr id="2087668323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309709188" name="Picture">
+                  <wp:docPr id="426100212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309709188" name="Picture"/>
+                          <pic:cNvPr id="426100212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937752789" name="Picture">
+                  <wp:docPr id="929974737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937752789" name="Picture"/>
+                          <pic:cNvPr id="929974737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305260240" name="Picture">
+                  <wp:docPr id="45652434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305260240" name="Picture"/>
+                          <pic:cNvPr id="45652434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1249976364" name="Picture">
+                        <wp:docPr id="1377847405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1249976364" name="Picture"/>
+                                <pic:cNvPr id="1377847405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="651261743" name="Picture">
+                        <wp:docPr id="1097369132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="651261743" name="Picture"/>
+                                <pic:cNvPr id="1097369132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="735144176" name="Picture">
+                        <wp:docPr id="563822882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="735144176" name="Picture"/>
+                                <pic:cNvPr id="563822882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1077025540" name="Picture">
+                        <wp:docPr id="597310572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1077025540" name="Picture"/>
+                                <pic:cNvPr id="597310572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1674599315" name="Picture">
+                        <wp:docPr id="1735497140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1674599315" name="Picture"/>
+                                <pic:cNvPr id="1735497140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="690508100" name="Picture">
+                        <wp:docPr id="1610447200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="690508100" name="Picture"/>
+                                <pic:cNvPr id="1610447200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1902973323" name="Picture">
+                        <wp:docPr id="244647868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1902973323" name="Picture"/>
+                                <pic:cNvPr id="244647868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="574117831" name="Picture">
+                        <wp:docPr id="828219373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="574117831" name="Picture"/>
+                                <pic:cNvPr id="828219373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="469457815" name="Picture">
+                        <wp:docPr id="1688404839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="469457815" name="Picture"/>
+                                <pic:cNvPr id="1688404839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="589605904" name="Picture">
+                        <wp:docPr id="1478144999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="589605904" name="Picture"/>
+                                <pic:cNvPr id="1478144999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1771671604" name="Picture">
+                        <wp:docPr id="1606366404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1771671604" name="Picture"/>
+                                <pic:cNvPr id="1606366404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1888538074" name="Picture">
+                        <wp:docPr id="165088648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1888538074" name="Picture"/>
+                                <pic:cNvPr id="165088648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="973949224" name="Picture">
+                        <wp:docPr id="1229455575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="973949224" name="Picture"/>
+                                <pic:cNvPr id="1229455575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1850214537" name="Picture">
+                        <wp:docPr id="541562392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1850214537" name="Picture"/>
+                                <pic:cNvPr id="541562392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1265556062" name="Picture">
+                        <wp:docPr id="569322443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1265556062" name="Picture"/>
+                                <pic:cNvPr id="569322443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240299745" name="Picture">
+                  <wp:docPr id="1950148600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240299745" name="Picture"/>
+                          <pic:cNvPr id="1950148600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028638764" name="Picture">
+                  <wp:docPr id="117505316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028638764" name="Picture"/>
+                          <pic:cNvPr id="117505316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476701737" name="Picture">
+                  <wp:docPr id="1613647423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476701737" name="Picture"/>
+                          <pic:cNvPr id="1613647423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759739691" name="Picture">
+                  <wp:docPr id="1457554392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759739691" name="Picture"/>
+                          <pic:cNvPr id="1457554392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668786203" name="Picture">
+                  <wp:docPr id="232075675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668786203" name="Picture"/>
+                          <pic:cNvPr id="232075675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019103082" name="Picture">
+                  <wp:docPr id="1109864648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019103082" name="Picture"/>
+                          <pic:cNvPr id="1109864648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1976436463" name="Picture">
+                        <wp:docPr id="692819127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1976436463" name="Picture"/>
+                                <pic:cNvPr id="692819127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360625092" name="Picture">
+                  <wp:docPr id="72265691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360625092" name="Picture"/>
+                          <pic:cNvPr id="72265691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138359081" name="Picture">
+                  <wp:docPr id="163836906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138359081" name="Picture"/>
+                          <pic:cNvPr id="163836906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185244355" name="Picture">
+                  <wp:docPr id="2094538825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185244355" name="Picture"/>
+                          <pic:cNvPr id="2094538825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166090047" name="Picture">
+                  <wp:docPr id="1893186580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166090047" name="Picture"/>
+                          <pic:cNvPr id="1893186580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128152976" name="Picture">
+                  <wp:docPr id="1387215105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128152976" name="Picture"/>
+                          <pic:cNvPr id="1387215105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791894291" name="Picture">
+                  <wp:docPr id="529073714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791894291" name="Picture"/>
+                          <pic:cNvPr id="529073714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1557076698" name="Picture">
+                        <wp:docPr id="1164676569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1557076698" name="Picture"/>
+                                <pic:cNvPr id="1164676569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837760671" name="Picture">
+                  <wp:docPr id="664632638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837760671" name="Picture"/>
+                          <pic:cNvPr id="664632638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="539654322" name="Picture">
+                  <wp:docPr id="515166417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="539654322" name="Picture"/>
+                          <pic:cNvPr id="515166417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023162216" name="Picture">
+                  <wp:docPr id="1900829538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023162216" name="Picture"/>
+                          <pic:cNvPr id="1900829538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518153623" name="Picture">
+                  <wp:docPr id="395117777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518153623" name="Picture"/>
+                          <pic:cNvPr id="395117777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662142671" name="Picture">
+                  <wp:docPr id="1018323512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662142671" name="Picture"/>
+                          <pic:cNvPr id="1018323512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239820522" name="Picture">
+                  <wp:docPr id="619445242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239820522" name="Picture"/>
+                          <pic:cNvPr id="619445242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1533444310" name="Picture">
+                        <wp:docPr id="1948942862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1533444310" name="Picture"/>
+                                <pic:cNvPr id="1948942862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31562,57 +31562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873186026" name="Picture">
+                  <wp:docPr id="590038123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873186026" name="Picture"/>
+                          <pic:cNvPr id="590038123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31633,57 +31633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2736632" name="Picture">
+                  <wp:docPr id="61970674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2736632" name="Picture"/>
+                          <pic:cNvPr id="61970674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32112,57 +32112,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308708440" name="Picture">
+                  <wp:docPr id="870109054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308708440" name="Picture"/>
+                          <pic:cNvPr id="870109054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33404,57 +33404,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1470446574" name="Picture">
+                  <wp:docPr id="597211847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1470446574" name="Picture"/>
+                          <pic:cNvPr id="597211847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33493,57 +33493,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908875526" name="Picture">
+                  <wp:docPr id="1986668277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908875526" name="Picture"/>
+                          <pic:cNvPr id="1986668277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34137,57 +34137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188231798" name="Picture">
+                  <wp:docPr id="626175011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188231798" name="Picture"/>
+                          <pic:cNvPr id="626175011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35135,57 +35135,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322272544" name="Picture">
+                  <wp:docPr id="291372409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322272544" name="Picture"/>
+                          <pic:cNvPr id="291372409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35238,57 +35238,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444770553" name="Picture">
+                  <wp:docPr id="2054536204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444770553" name="Picture"/>
+                          <pic:cNvPr id="2054536204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36615,57 +36615,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61091773" name="Picture">
+                  <wp:docPr id="1435543682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61091773" name="Picture"/>
+                          <pic:cNvPr id="1435543682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37758,57 +37758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="726399268" name="Picture">
+                        <wp:docPr id="1433188442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="726399268" name="Picture"/>
+                                <pic:cNvPr id="1433188442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39119,57 +39119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154198583" name="Picture">
+                  <wp:docPr id="90758861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154198583" name="Picture"/>
+                          <pic:cNvPr id="90758861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39208,57 +39208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903482203" name="Picture">
+                  <wp:docPr id="284207211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903482203" name="Picture"/>
+                          <pic:cNvPr id="284207211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39852,57 +39852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122391294" name="Picture">
+                  <wp:docPr id="1866082599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122391294" name="Picture"/>
+                          <pic:cNvPr id="1866082599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40850,57 +40850,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819489939" name="Picture">
+                  <wp:docPr id="1331242262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819489939" name="Picture"/>
+                          <pic:cNvPr id="1331242262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40953,57 +40953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679275616" name="Picture">
+                  <wp:docPr id="1215903643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679275616" name="Picture"/>
+                          <pic:cNvPr id="1215903643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42330,57 +42330,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883992188" name="Picture">
+                  <wp:docPr id="925004716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883992188" name="Picture"/>
+                          <pic:cNvPr id="925004716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43473,57 +43473,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1413323955" name="Picture">
+                        <wp:docPr id="1401131565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1413323955" name="Picture"/>
+                                <pic:cNvPr id="1401131565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44744,57 +44744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649078785" name="Picture">
+                  <wp:docPr id="1816842806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649078785" name="Picture"/>
+                          <pic:cNvPr id="1816842806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44824,57 +44824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772223834" name="Picture">
+                  <wp:docPr id="562852144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772223834" name="Picture"/>
+                          <pic:cNvPr id="562852144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45303,57 +45303,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410080748" name="Picture">
+                  <wp:docPr id="1284195826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410080748" name="Picture"/>
+                          <pic:cNvPr id="1284195826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46891,57 +46891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407310993" name="Picture">
+                  <wp:docPr id="1643473306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407310993" name="Picture"/>
+                          <pic:cNvPr id="1643473306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46962,57 +46962,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156294740" name="Picture">
+                  <wp:docPr id="590512485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156294740" name="Picture"/>
+                          <pic:cNvPr id="590512485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47376,57 +47376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453808400" name="Picture">
+                  <wp:docPr id="897643556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453808400" name="Picture"/>
+                          <pic:cNvPr id="897643556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>