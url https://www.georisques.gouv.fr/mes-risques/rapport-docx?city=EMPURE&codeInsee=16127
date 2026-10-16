--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113362750" name="Picture">
+                  <wp:docPr id="957429987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113362750" name="Picture"/>
+                          <pic:cNvPr id="957429987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558370668" name="Picture">
+                  <wp:docPr id="1027714085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558370668" name="Picture"/>
+                          <pic:cNvPr id="1027714085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1326189722" name="Picture">
+                        <wp:docPr id="849195141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1326189722" name="Picture"/>
+                                <pic:cNvPr id="849195141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760199746" name="Picture">
+                  <wp:docPr id="1872427402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760199746" name="Picture"/>
+                          <pic:cNvPr id="1872427402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342935174" name="Picture">
+                  <wp:docPr id="1864657039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342935174" name="Picture"/>
+                          <pic:cNvPr id="1864657039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170819906" name="Picture">
+                  <wp:docPr id="1673348631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170819906" name="Picture"/>
+                          <pic:cNvPr id="1673348631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580587415" name="Picture">
+                  <wp:docPr id="153367951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580587415" name="Picture"/>
+                          <pic:cNvPr id="153367951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121959734" name="Picture">
+                  <wp:docPr id="1035670056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121959734" name="Picture"/>
+                          <pic:cNvPr id="1035670056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1050026058" name="Picture">
+                        <wp:docPr id="241317988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1050026058" name="Picture"/>
+                                <pic:cNvPr id="241317988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1459733569" name="Picture">
+                        <wp:docPr id="2004809425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1459733569" name="Picture"/>
+                                <pic:cNvPr id="2004809425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="212026359" name="Picture">
+                        <wp:docPr id="295895908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="212026359" name="Picture"/>
+                                <pic:cNvPr id="295895908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="164379136" name="Picture">
+                        <wp:docPr id="105001500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="164379136" name="Picture"/>
+                                <pic:cNvPr id="105001500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="732145860" name="Picture">
+                        <wp:docPr id="1635033303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="732145860" name="Picture"/>
+                                <pic:cNvPr id="1635033303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="676652608" name="Picture">
+                        <wp:docPr id="2063048278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="676652608" name="Picture"/>
+                                <pic:cNvPr id="2063048278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1812096352" name="Picture">
+                        <wp:docPr id="1083304694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1812096352" name="Picture"/>
+                                <pic:cNvPr id="1083304694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1046405078" name="Picture">
+                        <wp:docPr id="591651033" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1046405078" name="Picture"/>
+                                <pic:cNvPr id="591651033" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1241187634" name="Picture">
+                        <wp:docPr id="801181422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1241187634" name="Picture"/>
+                                <pic:cNvPr id="801181422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="375134767" name="Picture">
+                        <wp:docPr id="1921443063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="375134767" name="Picture"/>
+                                <pic:cNvPr id="1921443063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1840975555" name="Picture">
+                        <wp:docPr id="1123156494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1840975555" name="Picture"/>
+                                <pic:cNvPr id="1123156494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="187188979" name="Picture">
+                        <wp:docPr id="700411518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="187188979" name="Picture"/>
+                                <pic:cNvPr id="700411518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="117136889" name="Picture">
+                        <wp:docPr id="1128202653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="117136889" name="Picture"/>
+                                <pic:cNvPr id="1128202653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1064704679" name="Picture">
+                        <wp:docPr id="1837706900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1064704679" name="Picture"/>
+                                <pic:cNvPr id="1837706900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="472929861" name="Picture">
+                        <wp:docPr id="1115526520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="472929861" name="Picture"/>
+                                <pic:cNvPr id="1115526520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117736924" name="Picture">
+                  <wp:docPr id="1679643397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117736924" name="Picture"/>
+                          <pic:cNvPr id="1679643397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869363938" name="Picture">
+                  <wp:docPr id="608454164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869363938" name="Picture"/>
+                          <pic:cNvPr id="608454164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737682583" name="Picture">
+                  <wp:docPr id="1019539267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737682583" name="Picture"/>
+                          <pic:cNvPr id="1019539267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813626573" name="Picture">
+                  <wp:docPr id="1701364338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813626573" name="Picture"/>
+                          <pic:cNvPr id="1701364338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1301415129" name="Picture">
+                  <wp:docPr id="1243280134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1301415129" name="Picture"/>
+                          <pic:cNvPr id="1243280134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747818187" name="Picture">
+                  <wp:docPr id="878199542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747818187" name="Picture"/>
+                          <pic:cNvPr id="878199542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1201397685" name="Picture">
+                        <wp:docPr id="527325306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1201397685" name="Picture"/>
+                                <pic:cNvPr id="527325306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="604964035" name="Picture">
+                        <wp:docPr id="126036495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="604964035" name="Picture"/>
+                                <pic:cNvPr id="126036495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20150,57 +20150,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198293367" name="Picture">
+                  <wp:docPr id="385696770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198293367" name="Picture"/>
+                          <pic:cNvPr id="385696770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20239,57 +20239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249480757" name="Picture">
+                  <wp:docPr id="1995570345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249480757" name="Picture"/>
+                          <pic:cNvPr id="1995570345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20883,57 +20883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378611761" name="Picture">
+                  <wp:docPr id="1748788010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378611761" name="Picture"/>
+                          <pic:cNvPr id="1748788010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21881,57 +21881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33153989" name="Picture">
+                  <wp:docPr id="1845763680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33153989" name="Picture"/>
+                          <pic:cNvPr id="1845763680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21984,57 +21984,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314057093" name="Picture">
+                  <wp:docPr id="1478845435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314057093" name="Picture"/>
+                          <pic:cNvPr id="1478845435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23365,57 +23365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575103088" name="Picture">
+                  <wp:docPr id="474920921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575103088" name="Picture"/>
+                          <pic:cNvPr id="474920921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24527,57 +24527,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="466622555" name="Picture">
+                        <wp:docPr id="798028503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="466622555" name="Picture"/>
+                                <pic:cNvPr id="798028503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25502,57 +25502,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="413088099" name="Picture">
+                        <wp:docPr id="1718024595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="413088099" name="Picture"/>
+                                <pic:cNvPr id="1718024595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26921,57 +26921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="651747037" name="Picture">
+                  <wp:docPr id="1372497867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="651747037" name="Picture"/>
+                          <pic:cNvPr id="1372497867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27010,57 +27010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670142515" name="Picture">
+                  <wp:docPr id="512834686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670142515" name="Picture"/>
+                          <pic:cNvPr id="512834686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27699,57 +27699,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817842114" name="Picture">
+                  <wp:docPr id="1583977691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817842114" name="Picture"/>
+                          <pic:cNvPr id="1583977691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28787,57 +28787,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321580712" name="Picture">
+                  <wp:docPr id="1198121747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321580712" name="Picture"/>
+                          <pic:cNvPr id="1198121747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28890,57 +28890,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623123601" name="Picture">
+                  <wp:docPr id="597001767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623123601" name="Picture"/>
+                          <pic:cNvPr id="597001767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30363,57 +30363,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077217759" name="Picture">
+                  <wp:docPr id="2111476222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077217759" name="Picture"/>
+                          <pic:cNvPr id="2111476222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33079,57 +33079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225698625" name="Picture">
+                  <wp:docPr id="914683405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225698625" name="Picture"/>
+                          <pic:cNvPr id="914683405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33168,57 +33168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700817089" name="Picture">
+                  <wp:docPr id="536396866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700817089" name="Picture"/>
+                          <pic:cNvPr id="536396866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33812,57 +33812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586751764" name="Picture">
+                  <wp:docPr id="1632756757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586751764" name="Picture"/>
+                          <pic:cNvPr id="1632756757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34810,57 +34810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2110422203" name="Picture">
+                  <wp:docPr id="1574365113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2110422203" name="Picture"/>
+                          <pic:cNvPr id="1574365113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34913,57 +34913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323066392" name="Picture">
+                  <wp:docPr id="1325485413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323066392" name="Picture"/>
+                          <pic:cNvPr id="1325485413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36290,57 +36290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681089419" name="Picture">
+                  <wp:docPr id="872497972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681089419" name="Picture"/>
+                          <pic:cNvPr id="872497972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37433,57 +37433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1946764201" name="Picture">
+                        <wp:docPr id="1044917022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1946764201" name="Picture"/>
+                                <pic:cNvPr id="1044917022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38794,57 +38794,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414304354" name="Picture">
+                  <wp:docPr id="7259904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414304354" name="Picture"/>
+                          <pic:cNvPr id="7259904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38883,57 +38883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496788521" name="Picture">
+                  <wp:docPr id="51824211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496788521" name="Picture"/>
+                          <pic:cNvPr id="51824211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39527,57 +39527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342662951" name="Picture">
+                  <wp:docPr id="760422823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342662951" name="Picture"/>
+                          <pic:cNvPr id="760422823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40525,57 +40525,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751604525" name="Picture">
+                  <wp:docPr id="269530770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751604525" name="Picture"/>
+                          <pic:cNvPr id="269530770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40628,57 +40628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547847387" name="Picture">
+                  <wp:docPr id="826886890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547847387" name="Picture"/>
+                          <pic:cNvPr id="826886890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42005,57 +42005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369600514" name="Picture">
+                  <wp:docPr id="1324138565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369600514" name="Picture"/>
+                          <pic:cNvPr id="1324138565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43148,57 +43148,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="382000001" name="Picture">
+                        <wp:docPr id="221308976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="382000001" name="Picture"/>
+                                <pic:cNvPr id="221308976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44419,57 +44419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726846532" name="Picture">
+                  <wp:docPr id="1686946480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726846532" name="Picture"/>
+                          <pic:cNvPr id="1686946480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44499,57 +44499,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49252830" name="Picture">
+                  <wp:docPr id="478241894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49252830" name="Picture"/>
+                          <pic:cNvPr id="478241894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44978,57 +44978,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57528566" name="Picture">
+                  <wp:docPr id="887198374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57528566" name="Picture"/>
+                          <pic:cNvPr id="887198374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46713,57 +46713,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788152006" name="Picture">
+                  <wp:docPr id="2125402644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788152006" name="Picture"/>
+                          <pic:cNvPr id="2125402644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46784,57 +46784,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344660414" name="Picture">
+                  <wp:docPr id="1771764723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344660414" name="Picture"/>
+                          <pic:cNvPr id="1771764723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47198,57 +47198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1025663788" name="Picture">
+                  <wp:docPr id="1372987588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1025663788" name="Picture"/>
+                          <pic:cNvPr id="1372987588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>