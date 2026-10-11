--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382096662" name="Picture">
+                  <wp:docPr id="944537171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382096662" name="Picture"/>
+                          <pic:cNvPr id="944537171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016325606" name="Picture">
+                  <wp:docPr id="1184136555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016325606" name="Picture"/>
+                          <pic:cNvPr id="1184136555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="859576817" name="Picture">
+                        <wp:docPr id="1745306419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="859576817" name="Picture"/>
+                                <pic:cNvPr id="1745306419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557523783" name="Picture">
+                  <wp:docPr id="732147976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557523783" name="Picture"/>
+                          <pic:cNvPr id="732147976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2861105" name="Picture">
+                  <wp:docPr id="265445976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2861105" name="Picture"/>
+                          <pic:cNvPr id="265445976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990738898" name="Picture">
+                  <wp:docPr id="1951630912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990738898" name="Picture"/>
+                          <pic:cNvPr id="1951630912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562110285" name="Picture">
+                  <wp:docPr id="1285775367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562110285" name="Picture"/>
+                          <pic:cNvPr id="1285775367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133013124" name="Picture">
+                  <wp:docPr id="1822602832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133013124" name="Picture"/>
+                          <pic:cNvPr id="1822602832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="547490510" name="Picture">
+                        <wp:docPr id="1615639766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="547490510" name="Picture"/>
+                                <pic:cNvPr id="1615639766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1088488041" name="Picture">
+                        <wp:docPr id="1513944122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1088488041" name="Picture"/>
+                                <pic:cNvPr id="1513944122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="16454741" name="Picture">
+                        <wp:docPr id="1017864587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="16454741" name="Picture"/>
+                                <pic:cNvPr id="1017864587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1678372474" name="Picture">
+                        <wp:docPr id="1076969148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1678372474" name="Picture"/>
+                                <pic:cNvPr id="1076969148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="474340437" name="Picture">
+                        <wp:docPr id="769460757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="474340437" name="Picture"/>
+                                <pic:cNvPr id="769460757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1208277693" name="Picture">
+                        <wp:docPr id="1510165918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1208277693" name="Picture"/>
+                                <pic:cNvPr id="1510165918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1732992137" name="Picture">
+                        <wp:docPr id="1804554373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1732992137" name="Picture"/>
+                                <pic:cNvPr id="1804554373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1178895999" name="Picture">
+                        <wp:docPr id="457725703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1178895999" name="Picture"/>
+                                <pic:cNvPr id="457725703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="912130324" name="Picture">
+                        <wp:docPr id="1867645845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="912130324" name="Picture"/>
+                                <pic:cNvPr id="1867645845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1105454361" name="Picture">
+                        <wp:docPr id="384802427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1105454361" name="Picture"/>
+                                <pic:cNvPr id="384802427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1638275168" name="Picture">
+                        <wp:docPr id="1545724263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1638275168" name="Picture"/>
+                                <pic:cNvPr id="1545724263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1025441274" name="Picture">
+                        <wp:docPr id="307391989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1025441274" name="Picture"/>
+                                <pic:cNvPr id="307391989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="908043783" name="Picture">
+                        <wp:docPr id="504598388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="908043783" name="Picture"/>
+                                <pic:cNvPr id="504598388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1526391910" name="Picture">
+                        <wp:docPr id="1080500694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1526391910" name="Picture"/>
+                                <pic:cNvPr id="1080500694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1909236778" name="Picture">
+                        <wp:docPr id="1762859952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1909236778" name="Picture"/>
+                                <pic:cNvPr id="1762859952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377578022" name="Picture">
+                  <wp:docPr id="1359932802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377578022" name="Picture"/>
+                          <pic:cNvPr id="1359932802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588963311" name="Picture">
+                  <wp:docPr id="1044483991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588963311" name="Picture"/>
+                          <pic:cNvPr id="1044483991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284830908" name="Picture">
+                  <wp:docPr id="2092787965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284830908" name="Picture"/>
+                          <pic:cNvPr id="2092787965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6181369" name="Picture">
+                  <wp:docPr id="1704618360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6181369" name="Picture"/>
+                          <pic:cNvPr id="1704618360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611134279" name="Picture">
+                  <wp:docPr id="1526792473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611134279" name="Picture"/>
+                          <pic:cNvPr id="1526792473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291445971" name="Picture">
+                  <wp:docPr id="1019312139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291445971" name="Picture"/>
+                          <pic:cNvPr id="1019312139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="978623849" name="Picture">
+                        <wp:docPr id="425126767" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="978623849" name="Picture"/>
+                                <pic:cNvPr id="425126767" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1241542381" name="Picture">
+                        <wp:docPr id="1547458791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1241542381" name="Picture"/>
+                                <pic:cNvPr id="1547458791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20368,57 +20368,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807947519" name="Picture">
+                  <wp:docPr id="1125797849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807947519" name="Picture"/>
+                          <pic:cNvPr id="1125797849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20457,57 +20457,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205550618" name="Picture">
+                  <wp:docPr id="2026625322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205550618" name="Picture"/>
+                          <pic:cNvPr id="2026625322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21101,57 +21101,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249911050" name="Picture">
+                  <wp:docPr id="1183731124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249911050" name="Picture"/>
+                          <pic:cNvPr id="1183731124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22099,57 +22099,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953499991" name="Picture">
+                  <wp:docPr id="26307969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953499991" name="Picture"/>
+                          <pic:cNvPr id="26307969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22202,57 +22202,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176428179" name="Picture">
+                  <wp:docPr id="723110203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176428179" name="Picture"/>
+                          <pic:cNvPr id="723110203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23583,57 +23583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39052175" name="Picture">
+                  <wp:docPr id="94107171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39052175" name="Picture"/>
+                          <pic:cNvPr id="94107171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24726,57 +24726,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="63462146" name="Picture">
+                        <wp:docPr id="1830629690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="63462146" name="Picture"/>
+                                <pic:cNvPr id="1830629690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26115,57 +26115,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513445743" name="Picture">
+                  <wp:docPr id="929953876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513445743" name="Picture"/>
+                          <pic:cNvPr id="929953876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26204,57 +26204,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910661368" name="Picture">
+                  <wp:docPr id="2104027256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910661368" name="Picture"/>
+                          <pic:cNvPr id="2104027256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26848,57 +26848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164371554" name="Picture">
+                  <wp:docPr id="1971389860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164371554" name="Picture"/>
+                          <pic:cNvPr id="1971389860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27846,57 +27846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266549038" name="Picture">
+                  <wp:docPr id="339474047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266549038" name="Picture"/>
+                          <pic:cNvPr id="339474047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27949,57 +27949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811433437" name="Picture">
+                  <wp:docPr id="2021710560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811433437" name="Picture"/>
+                          <pic:cNvPr id="2021710560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29326,57 +29326,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618021347" name="Picture">
+                  <wp:docPr id="1015175298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618021347" name="Picture"/>
+                          <pic:cNvPr id="1015175298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30469,57 +30469,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1421428113" name="Picture">
+                        <wp:docPr id="1306791009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1421428113" name="Picture"/>
+                                <pic:cNvPr id="1306791009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31830,57 +31830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123471292" name="Picture">
+                  <wp:docPr id="1661737751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123471292" name="Picture"/>
+                          <pic:cNvPr id="1661737751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31919,57 +31919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107707037" name="Picture">
+                  <wp:docPr id="2133471196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107707037" name="Picture"/>
+                          <pic:cNvPr id="2133471196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32563,57 +32563,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905395664" name="Picture">
+                  <wp:docPr id="2047311480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905395664" name="Picture"/>
+                          <pic:cNvPr id="2047311480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33561,57 +33561,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1188681487" name="Picture">
+                  <wp:docPr id="66238775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1188681487" name="Picture"/>
+                          <pic:cNvPr id="66238775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33664,57 +33664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639136028" name="Picture">
+                  <wp:docPr id="679673624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639136028" name="Picture"/>
+                          <pic:cNvPr id="679673624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35041,57 +35041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320800907" name="Picture">
+                  <wp:docPr id="1912152902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320800907" name="Picture"/>
+                          <pic:cNvPr id="1912152902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36184,57 +36184,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1141727743" name="Picture">
+                        <wp:docPr id="698881828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1141727743" name="Picture"/>
+                                <pic:cNvPr id="698881828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37542,57 +37542,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143004799" name="Picture">
+                  <wp:docPr id="301199940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143004799" name="Picture"/>
+                          <pic:cNvPr id="301199940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37631,57 +37631,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167222888" name="Picture">
+                  <wp:docPr id="1017157308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167222888" name="Picture"/>
+                          <pic:cNvPr id="1017157308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38254,57 +38254,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682059844" name="Picture">
+                  <wp:docPr id="630712424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682059844" name="Picture"/>
+                          <pic:cNvPr id="630712424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39171,57 +39171,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859280281" name="Picture">
+                  <wp:docPr id="1390993290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859280281" name="Picture"/>
+                          <pic:cNvPr id="1390993290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39274,57 +39274,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149254320" name="Picture">
+                  <wp:docPr id="2056566887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149254320" name="Picture"/>
+                          <pic:cNvPr id="2056566887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40597,57 +40597,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607148311" name="Picture">
+                  <wp:docPr id="1429846403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607148311" name="Picture"/>
+                          <pic:cNvPr id="1429846403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41232,57 +41232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125029841" name="Picture">
+                  <wp:docPr id="179397827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125029841" name="Picture"/>
+                          <pic:cNvPr id="179397827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41303,57 +41303,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204666528" name="Picture">
+                  <wp:docPr id="1166781449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204666528" name="Picture"/>
+                          <pic:cNvPr id="1166781449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081348286" name="Picture">
+                  <wp:docPr id="289756382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081348286" name="Picture"/>
+                          <pic:cNvPr id="289756382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>