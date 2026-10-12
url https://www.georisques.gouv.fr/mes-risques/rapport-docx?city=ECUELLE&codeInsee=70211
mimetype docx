--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787349733" name="Picture">
+                  <wp:docPr id="538580631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787349733" name="Picture"/>
+                          <pic:cNvPr id="538580631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947384020" name="Picture">
+                  <wp:docPr id="1811497393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947384020" name="Picture"/>
+                          <pic:cNvPr id="1811497393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1243617237" name="Picture">
+                        <wp:docPr id="2109997085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1243617237" name="Picture"/>
+                                <pic:cNvPr id="2109997085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786650298" name="Picture">
+                  <wp:docPr id="231694890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786650298" name="Picture"/>
+                          <pic:cNvPr id="231694890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439797110" name="Picture">
+                  <wp:docPr id="765041587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439797110" name="Picture"/>
+                          <pic:cNvPr id="765041587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190624645" name="Picture">
+                  <wp:docPr id="235238127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190624645" name="Picture"/>
+                          <pic:cNvPr id="235238127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257243376" name="Picture">
+                  <wp:docPr id="349737780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257243376" name="Picture"/>
+                          <pic:cNvPr id="349737780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870513495" name="Picture">
+                  <wp:docPr id="714999074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870513495" name="Picture"/>
+                          <pic:cNvPr id="714999074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1222591360" name="Picture">
+                        <wp:docPr id="840539886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1222591360" name="Picture"/>
+                                <pic:cNvPr id="840539886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="42374179" name="Picture">
+                        <wp:docPr id="571003311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="42374179" name="Picture"/>
+                                <pic:cNvPr id="571003311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="387053461" name="Picture">
+                        <wp:docPr id="1264120103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="387053461" name="Picture"/>
+                                <pic:cNvPr id="1264120103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1365878088" name="Picture">
+                        <wp:docPr id="1710428114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1365878088" name="Picture"/>
+                                <pic:cNvPr id="1710428114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="323772851" name="Picture">
+                        <wp:docPr id="466378982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="323772851" name="Picture"/>
+                                <pic:cNvPr id="466378982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="54597616" name="Picture">
+                        <wp:docPr id="1399084382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="54597616" name="Picture"/>
+                                <pic:cNvPr id="1399084382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="213829962" name="Picture">
+                        <wp:docPr id="1775505657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="213829962" name="Picture"/>
+                                <pic:cNvPr id="1775505657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1491478266" name="Picture">
+                        <wp:docPr id="592838483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1491478266" name="Picture"/>
+                                <pic:cNvPr id="592838483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="363838067" name="Picture">
+                        <wp:docPr id="1336885610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="363838067" name="Picture"/>
+                                <pic:cNvPr id="1336885610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1202454734" name="Picture">
+                        <wp:docPr id="1259592862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1202454734" name="Picture"/>
+                                <pic:cNvPr id="1259592862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="66016070" name="Picture">
+                        <wp:docPr id="402963348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="66016070" name="Picture"/>
+                                <pic:cNvPr id="402963348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="769491304" name="Picture">
+                        <wp:docPr id="481092590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="769491304" name="Picture"/>
+                                <pic:cNvPr id="481092590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="220279948" name="Picture">
+                        <wp:docPr id="372175832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="220279948" name="Picture"/>
+                                <pic:cNvPr id="372175832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="146927433" name="Picture">
+                        <wp:docPr id="412112803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="146927433" name="Picture"/>
+                                <pic:cNvPr id="412112803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="656386461" name="Picture">
+                        <wp:docPr id="1730618471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="656386461" name="Picture"/>
+                                <pic:cNvPr id="1730618471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430898839" name="Picture">
+                  <wp:docPr id="1981971851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430898839" name="Picture"/>
+                          <pic:cNvPr id="1981971851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249508008" name="Picture">
+                  <wp:docPr id="1197064665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249508008" name="Picture"/>
+                          <pic:cNvPr id="1197064665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832910224" name="Picture">
+                  <wp:docPr id="632355789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832910224" name="Picture"/>
+                          <pic:cNvPr id="632355789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688671272" name="Picture">
+                  <wp:docPr id="1572256864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688671272" name="Picture"/>
+                          <pic:cNvPr id="1572256864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466498039" name="Picture">
+                  <wp:docPr id="199783866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466498039" name="Picture"/>
+                          <pic:cNvPr id="199783866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013968881" name="Picture">
+                  <wp:docPr id="825810372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013968881" name="Picture"/>
+                          <pic:cNvPr id="825810372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="356194995" name="Picture">
+                        <wp:docPr id="1098262617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="356194995" name="Picture"/>
+                                <pic:cNvPr id="1098262617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2147469082" name="Picture">
+                  <wp:docPr id="1067326255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2147469082" name="Picture"/>
+                          <pic:cNvPr id="1067326255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695407810" name="Picture">
+                  <wp:docPr id="496082920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695407810" name="Picture"/>
+                          <pic:cNvPr id="496082920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674147922" name="Picture">
+                  <wp:docPr id="1834305763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674147922" name="Picture"/>
+                          <pic:cNvPr id="1834305763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068573767" name="Picture">
+                  <wp:docPr id="1231662204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068573767" name="Picture"/>
+                          <pic:cNvPr id="1231662204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910328855" name="Picture">
+                  <wp:docPr id="1494158213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910328855" name="Picture"/>
+                          <pic:cNvPr id="1494158213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187271508" name="Picture">
+                  <wp:docPr id="1812225310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187271508" name="Picture"/>
+                          <pic:cNvPr id="1812225310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1973038334" name="Picture">
+                        <wp:docPr id="1316397011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1973038334" name="Picture"/>
+                                <pic:cNvPr id="1316397011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1583760117" name="Picture">
+                        <wp:docPr id="1869408823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1583760117" name="Picture"/>
+                                <pic:cNvPr id="1869408823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050979867" name="Picture">
+                  <wp:docPr id="362702862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050979867" name="Picture"/>
+                          <pic:cNvPr id="362702862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281837223" name="Picture">
+                  <wp:docPr id="1354470947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281837223" name="Picture"/>
+                          <pic:cNvPr id="1354470947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199344250" name="Picture">
+                  <wp:docPr id="2007370976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199344250" name="Picture"/>
+                          <pic:cNvPr id="2007370976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548325211" name="Picture">
+                  <wp:docPr id="909605765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548325211" name="Picture"/>
+                          <pic:cNvPr id="909605765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277524774" name="Picture">
+                  <wp:docPr id="66161309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277524774" name="Picture"/>
+                          <pic:cNvPr id="66161309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290626572" name="Picture">
+                  <wp:docPr id="963232039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290626572" name="Picture"/>
+                          <pic:cNvPr id="963232039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="507778904" name="Picture">
+                        <wp:docPr id="1511629856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="507778904" name="Picture"/>
+                                <pic:cNvPr id="1511629856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468929120" name="Picture">
+                  <wp:docPr id="764290749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468929120" name="Picture"/>
+                          <pic:cNvPr id="764290749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609205044" name="Picture">
+                  <wp:docPr id="57464384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609205044" name="Picture"/>
+                          <pic:cNvPr id="57464384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850059355" name="Picture">
+                  <wp:docPr id="307491620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850059355" name="Picture"/>
+                          <pic:cNvPr id="307491620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795552556" name="Picture">
+                  <wp:docPr id="1460813083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795552556" name="Picture"/>
+                          <pic:cNvPr id="1460813083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908591273" name="Picture">
+                  <wp:docPr id="1665720458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908591273" name="Picture"/>
+                          <pic:cNvPr id="1665720458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74839761" name="Picture">
+                  <wp:docPr id="505492326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74839761" name="Picture"/>
+                          <pic:cNvPr id="505492326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1786749027" name="Picture">
+                        <wp:docPr id="1990612170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1786749027" name="Picture"/>
+                                <pic:cNvPr id="1990612170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543043677" name="Picture">
+                  <wp:docPr id="336730423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543043677" name="Picture"/>
+                          <pic:cNvPr id="336730423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284716025" name="Picture">
+                  <wp:docPr id="1347821435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284716025" name="Picture"/>
+                          <pic:cNvPr id="1347821435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897169392" name="Picture">
+                  <wp:docPr id="1853374001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897169392" name="Picture"/>
+                          <pic:cNvPr id="1853374001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056181165" name="Picture">
+                  <wp:docPr id="315378075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056181165" name="Picture"/>
+                          <pic:cNvPr id="315378075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005345551" name="Picture">
+                  <wp:docPr id="1136389471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005345551" name="Picture"/>
+                          <pic:cNvPr id="1136389471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607885143" name="Picture">
+                  <wp:docPr id="99899618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607885143" name="Picture"/>
+                          <pic:cNvPr id="99899618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575403753" name="Picture">
+                  <wp:docPr id="2113276357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575403753" name="Picture"/>
+                          <pic:cNvPr id="2113276357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540753600" name="Picture">
+                  <wp:docPr id="1452044008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540753600" name="Picture"/>
+                          <pic:cNvPr id="1452044008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478850535" name="Picture">
+                  <wp:docPr id="734833398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478850535" name="Picture"/>
+                          <pic:cNvPr id="734833398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>