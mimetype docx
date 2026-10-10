--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026347366" name="Picture">
+                  <wp:docPr id="161217139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026347366" name="Picture"/>
+                          <pic:cNvPr id="161217139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835179871" name="Picture">
+                  <wp:docPr id="758179256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835179871" name="Picture"/>
+                          <pic:cNvPr id="758179256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="783884507" name="Picture">
+                        <wp:docPr id="1053897301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="783884507" name="Picture"/>
+                                <pic:cNvPr id="1053897301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781722884" name="Picture">
+                  <wp:docPr id="465366449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781722884" name="Picture"/>
+                          <pic:cNvPr id="465366449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811130205" name="Picture">
+                  <wp:docPr id="524591186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811130205" name="Picture"/>
+                          <pic:cNvPr id="524591186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139327187" name="Picture">
+                  <wp:docPr id="440721911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139327187" name="Picture"/>
+                          <pic:cNvPr id="440721911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559074914" name="Picture">
+                  <wp:docPr id="1958583072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559074914" name="Picture"/>
+                          <pic:cNvPr id="1958583072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751998345" name="Picture">
+                  <wp:docPr id="1868638675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751998345" name="Picture"/>
+                          <pic:cNvPr id="1868638675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="355039768" name="Picture">
+                        <wp:docPr id="276711944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="355039768" name="Picture"/>
+                                <pic:cNvPr id="276711944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="529317099" name="Picture">
+                        <wp:docPr id="239064747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="529317099" name="Picture"/>
+                                <pic:cNvPr id="239064747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1956181083" name="Picture">
+                        <wp:docPr id="2121150471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1956181083" name="Picture"/>
+                                <pic:cNvPr id="2121150471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="522841837" name="Picture">
+                        <wp:docPr id="1912642068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="522841837" name="Picture"/>
+                                <pic:cNvPr id="1912642068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="838328909" name="Picture">
+                        <wp:docPr id="1426304906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="838328909" name="Picture"/>
+                                <pic:cNvPr id="1426304906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="867282035" name="Picture">
+                        <wp:docPr id="754326099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="867282035" name="Picture"/>
+                                <pic:cNvPr id="754326099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="285499003" name="Picture">
+                        <wp:docPr id="1014010610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="285499003" name="Picture"/>
+                                <pic:cNvPr id="1014010610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="141299242" name="Picture">
+                        <wp:docPr id="206023522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="141299242" name="Picture"/>
+                                <pic:cNvPr id="206023522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="763805470" name="Picture">
+                        <wp:docPr id="2075930565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="763805470" name="Picture"/>
+                                <pic:cNvPr id="2075930565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="955605120" name="Picture">
+                        <wp:docPr id="195518060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="955605120" name="Picture"/>
+                                <pic:cNvPr id="195518060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1866204657" name="Picture">
+                        <wp:docPr id="1411050510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1866204657" name="Picture"/>
+                                <pic:cNvPr id="1411050510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="442033868" name="Picture">
+                        <wp:docPr id="1082851011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="442033868" name="Picture"/>
+                                <pic:cNvPr id="1082851011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1396572758" name="Picture">
+                        <wp:docPr id="218114504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1396572758" name="Picture"/>
+                                <pic:cNvPr id="218114504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1266826827" name="Picture">
+                        <wp:docPr id="73095712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1266826827" name="Picture"/>
+                                <pic:cNvPr id="73095712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="859288986" name="Picture">
+                        <wp:docPr id="2835818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="859288986" name="Picture"/>
+                                <pic:cNvPr id="2835818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37005591" name="Picture">
+                  <wp:docPr id="457435069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37005591" name="Picture"/>
+                          <pic:cNvPr id="457435069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814846443" name="Picture">
+                  <wp:docPr id="1909524457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814846443" name="Picture"/>
+                          <pic:cNvPr id="1909524457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818502295" name="Picture">
+                  <wp:docPr id="78243330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818502295" name="Picture"/>
+                          <pic:cNvPr id="78243330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874977826" name="Picture">
+                  <wp:docPr id="916269262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874977826" name="Picture"/>
+                          <pic:cNvPr id="916269262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792202584" name="Picture">
+                  <wp:docPr id="1159153751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792202584" name="Picture"/>
+                          <pic:cNvPr id="1159153751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1494525586" name="Picture">
+                  <wp:docPr id="911913386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1494525586" name="Picture"/>
+                          <pic:cNvPr id="911913386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="438189156" name="Picture">
+                        <wp:docPr id="1562105893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="438189156" name="Picture"/>
+                                <pic:cNvPr id="1562105893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106405833" name="Picture">
+                  <wp:docPr id="520317403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106405833" name="Picture"/>
+                          <pic:cNvPr id="520317403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588293786" name="Picture">
+                  <wp:docPr id="403257095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588293786" name="Picture"/>
+                          <pic:cNvPr id="403257095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216762752" name="Picture">
+                  <wp:docPr id="466624211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216762752" name="Picture"/>
+                          <pic:cNvPr id="466624211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526010433" name="Picture">
+                  <wp:docPr id="2086983558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526010433" name="Picture"/>
+                          <pic:cNvPr id="2086983558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937322832" name="Picture">
+                  <wp:docPr id="159380784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937322832" name="Picture"/>
+                          <pic:cNvPr id="159380784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1957225792" name="Picture">
+                  <wp:docPr id="1277281970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1957225792" name="Picture"/>
+                          <pic:cNvPr id="1277281970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="205493914" name="Picture">
+                        <wp:docPr id="455355353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="205493914" name="Picture"/>
+                                <pic:cNvPr id="455355353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177634604" name="Picture">
+                  <wp:docPr id="1599818533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177634604" name="Picture"/>
+                          <pic:cNvPr id="1599818533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919245366" name="Picture">
+                  <wp:docPr id="1704712692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919245366" name="Picture"/>
+                          <pic:cNvPr id="1704712692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122919799" name="Picture">
+                  <wp:docPr id="795957164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122919799" name="Picture"/>
+                          <pic:cNvPr id="795957164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300473240" name="Picture">
+                  <wp:docPr id="367858035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300473240" name="Picture"/>
+                          <pic:cNvPr id="367858035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085301527" name="Picture">
+                  <wp:docPr id="1584556148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085301527" name="Picture"/>
+                          <pic:cNvPr id="1584556148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27893,57 +27893,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267602879" name="Picture">
+                  <wp:docPr id="390989558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267602879" name="Picture"/>
+                          <pic:cNvPr id="390989558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29519,57 +29519,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="835228202" name="Picture">
+                        <wp:docPr id="834824046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="835228202" name="Picture"/>
+                                <pic:cNvPr id="834824046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31070,57 +31070,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724850267" name="Picture">
+                  <wp:docPr id="996934496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724850267" name="Picture"/>
+                          <pic:cNvPr id="996934496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31150,57 +31150,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872968062" name="Picture">
+                  <wp:docPr id="1952964122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872968062" name="Picture"/>
+                          <pic:cNvPr id="1952964122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31695,57 +31695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215862057" name="Picture">
+                  <wp:docPr id="12946286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215862057" name="Picture"/>
+                          <pic:cNvPr id="12946286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32850,57 +32850,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="219364601" name="Picture">
+                        <wp:docPr id="877135897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="219364601" name="Picture"/>
+                                <pic:cNvPr id="877135897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34766,57 +34766,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086005827" name="Picture">
+                  <wp:docPr id="217473437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086005827" name="Picture"/>
+                          <pic:cNvPr id="217473437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34855,57 +34855,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208321661" name="Picture">
+                  <wp:docPr id="1194563814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208321661" name="Picture"/>
+                          <pic:cNvPr id="1194563814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35499,57 +35499,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411745789" name="Picture">
+                  <wp:docPr id="860834009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411745789" name="Picture"/>
+                          <pic:cNvPr id="860834009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36497,57 +36497,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97630633" name="Picture">
+                  <wp:docPr id="530011594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97630633" name="Picture"/>
+                          <pic:cNvPr id="530011594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36600,57 +36600,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163072836" name="Picture">
+                  <wp:docPr id="807841559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163072836" name="Picture"/>
+                          <pic:cNvPr id="807841559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37977,57 +37977,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015942844" name="Picture">
+                  <wp:docPr id="1540824269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015942844" name="Picture"/>
+                          <pic:cNvPr id="1540824269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39120,57 +39120,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1532178298" name="Picture">
+                        <wp:docPr id="63072636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1532178298" name="Picture"/>
+                                <pic:cNvPr id="63072636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40481,57 +40481,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392438082" name="Picture">
+                  <wp:docPr id="1611672765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392438082" name="Picture"/>
+                          <pic:cNvPr id="1611672765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40570,57 +40570,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542348999" name="Picture">
+                  <wp:docPr id="1549119470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542348999" name="Picture"/>
+                          <pic:cNvPr id="1549119470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41214,57 +41214,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632921585" name="Picture">
+                  <wp:docPr id="242747239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632921585" name="Picture"/>
+                          <pic:cNvPr id="242747239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42212,57 +42212,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033646806" name="Picture">
+                  <wp:docPr id="1449559565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033646806" name="Picture"/>
+                          <pic:cNvPr id="1449559565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42315,57 +42315,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298630635" name="Picture">
+                  <wp:docPr id="555929937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298630635" name="Picture"/>
+                          <pic:cNvPr id="555929937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43692,57 +43692,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700330150" name="Picture">
+                  <wp:docPr id="580801466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700330150" name="Picture"/>
+                          <pic:cNvPr id="580801466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44835,57 +44835,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1617468552" name="Picture">
+                        <wp:docPr id="200133771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1617468552" name="Picture"/>
+                                <pic:cNvPr id="200133771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46056,57 +46056,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120393193" name="Picture">
+                  <wp:docPr id="1539202511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120393193" name="Picture"/>
+                          <pic:cNvPr id="1539202511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46127,57 +46127,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706799754" name="Picture">
+                  <wp:docPr id="1133530855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706799754" name="Picture"/>
+                          <pic:cNvPr id="1133530855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46541,57 +46541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="263052902" name="Picture">
+                  <wp:docPr id="2118026956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="263052902" name="Picture"/>
+                          <pic:cNvPr id="2118026956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>