--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189930458" name="Picture">
+                  <wp:docPr id="1942376745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189930458" name="Picture"/>
+                          <pic:cNvPr id="1942376745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139590340" name="Picture">
+                  <wp:docPr id="1778295286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139590340" name="Picture"/>
+                          <pic:cNvPr id="1778295286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="774454008" name="Picture">
+                        <wp:docPr id="1806395118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="774454008" name="Picture"/>
+                                <pic:cNvPr id="1806395118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569039507" name="Picture">
+                  <wp:docPr id="2090719096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569039507" name="Picture"/>
+                          <pic:cNvPr id="2090719096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138297313" name="Picture">
+                  <wp:docPr id="935148036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138297313" name="Picture"/>
+                          <pic:cNvPr id="935148036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564762005" name="Picture">
+                  <wp:docPr id="736114242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564762005" name="Picture"/>
+                          <pic:cNvPr id="736114242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444228915" name="Picture">
+                  <wp:docPr id="1578057036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444228915" name="Picture"/>
+                          <pic:cNvPr id="1578057036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80170458" name="Picture">
+                  <wp:docPr id="622833783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80170458" name="Picture"/>
+                          <pic:cNvPr id="622833783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2087560232" name="Picture">
+                        <wp:docPr id="1189647612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2087560232" name="Picture"/>
+                                <pic:cNvPr id="1189647612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1748827080" name="Picture">
+                        <wp:docPr id="60616976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1748827080" name="Picture"/>
+                                <pic:cNvPr id="60616976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="175724720" name="Picture">
+                        <wp:docPr id="1599196641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="175724720" name="Picture"/>
+                                <pic:cNvPr id="1599196641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2089527068" name="Picture">
+                        <wp:docPr id="66279296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2089527068" name="Picture"/>
+                                <pic:cNvPr id="66279296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1573649099" name="Picture">
+                        <wp:docPr id="290341117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1573649099" name="Picture"/>
+                                <pic:cNvPr id="290341117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1926888702" name="Picture">
+                        <wp:docPr id="1558076851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1926888702" name="Picture"/>
+                                <pic:cNvPr id="1558076851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1704803941" name="Picture">
+                        <wp:docPr id="1616601383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1704803941" name="Picture"/>
+                                <pic:cNvPr id="1616601383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1229980758" name="Picture">
+                        <wp:docPr id="276234970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1229980758" name="Picture"/>
+                                <pic:cNvPr id="276234970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1463673845" name="Picture">
+                        <wp:docPr id="422991829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1463673845" name="Picture"/>
+                                <pic:cNvPr id="422991829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="194582716" name="Picture">
+                        <wp:docPr id="2101758760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="194582716" name="Picture"/>
+                                <pic:cNvPr id="2101758760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="31169357" name="Picture">
+                        <wp:docPr id="1301330635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="31169357" name="Picture"/>
+                                <pic:cNvPr id="1301330635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1535788336" name="Picture">
+                        <wp:docPr id="1071328151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1535788336" name="Picture"/>
+                                <pic:cNvPr id="1071328151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1763178157" name="Picture">
+                        <wp:docPr id="877510696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1763178157" name="Picture"/>
+                                <pic:cNvPr id="877510696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2003201399" name="Picture">
+                        <wp:docPr id="1025544480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2003201399" name="Picture"/>
+                                <pic:cNvPr id="1025544480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="91822102" name="Picture">
+                        <wp:docPr id="1571668016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="91822102" name="Picture"/>
+                                <pic:cNvPr id="1571668016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366003989" name="Picture">
+                  <wp:docPr id="1014518882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366003989" name="Picture"/>
+                          <pic:cNvPr id="1014518882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605670532" name="Picture">
+                  <wp:docPr id="2119607509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605670532" name="Picture"/>
+                          <pic:cNvPr id="2119607509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107253080" name="Picture">
+                  <wp:docPr id="448153034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107253080" name="Picture"/>
+                          <pic:cNvPr id="448153034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15218,50 +15218,93 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3098800" cy="2070100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="37848720" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="37848720" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_2_15.jpg"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="409" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3098800" cy="2070100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -15292,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264442016" name="Picture">
+                  <wp:docPr id="42267154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264442016" name="Picture"/>
+                          <pic:cNvPr id="42267154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16673,57 +16716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147080579" name="Picture">
+                  <wp:docPr id="532259009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147080579" name="Picture"/>
+                          <pic:cNvPr id="532259009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17835,57 +17878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1974525919" name="Picture">
+                        <wp:docPr id="1241705986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1974525919" name="Picture"/>
+                                <pic:cNvPr id="1241705986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18810,57 +18853,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1984841902" name="Picture">
+                        <wp:docPr id="588649584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1984841902" name="Picture"/>
+                                <pic:cNvPr id="588649584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20229,57 +20272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173254277" name="Picture">
+                  <wp:docPr id="300304465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173254277" name="Picture"/>
+                          <pic:cNvPr id="300304465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20318,57 +20361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598471480" name="Picture">
+                  <wp:docPr id="1348382783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598471480" name="Picture"/>
+                          <pic:cNvPr id="1348382783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21007,57 +21050,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217630370" name="Picture">
+                  <wp:docPr id="1116793929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217630370" name="Picture"/>
+                          <pic:cNvPr id="1116793929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,50 +22124,93 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3098800" cy="2070100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="73206718" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="73206718" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_3_23.jpg"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="409" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3098800" cy="2070100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -22155,57 +22241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="419666935" name="Picture">
+                  <wp:docPr id="1857050911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="419666935" name="Picture"/>
+                          <pic:cNvPr id="1857050911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23628,57 +23714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124504462" name="Picture">
+                  <wp:docPr id="1546639044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124504462" name="Picture"/>
+                          <pic:cNvPr id="1546639044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26344,57 +26430,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941527342" name="Picture">
+                  <wp:docPr id="1971953318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941527342" name="Picture"/>
+                          <pic:cNvPr id="1971953318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26433,57 +26519,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277687438" name="Picture">
+                  <wp:docPr id="1462959909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277687438" name="Picture"/>
+                          <pic:cNvPr id="1462959909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27077,57 +27163,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921857113" name="Picture">
+                  <wp:docPr id="1069979072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921857113" name="Picture"/>
+                          <pic:cNvPr id="1069979072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28061,50 +28147,93 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3098800" cy="2070100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1871631357" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1871631357" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_4_14.jpg"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="409" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3098800" cy="2070100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -28135,57 +28264,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866395686" name="Picture">
+                  <wp:docPr id="2062071905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866395686" name="Picture"/>
+                          <pic:cNvPr id="2062071905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29512,57 +29641,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565010735" name="Picture">
+                  <wp:docPr id="48837540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565010735" name="Picture"/>
+                          <pic:cNvPr id="48837540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30655,57 +30784,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1321894455" name="Picture">
+                        <wp:docPr id="627420512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1321894455" name="Picture"/>
+                                <pic:cNvPr id="627420512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32016,57 +32145,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388824978" name="Picture">
+                  <wp:docPr id="1859837563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388824978" name="Picture"/>
+                          <pic:cNvPr id="1859837563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32105,57 +32234,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844185333" name="Picture">
+                  <wp:docPr id="1052120944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844185333" name="Picture"/>
+                          <pic:cNvPr id="1052120944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32749,57 +32878,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899321653" name="Picture">
+                  <wp:docPr id="1337688555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899321653" name="Picture"/>
+                          <pic:cNvPr id="1337688555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33733,50 +33862,93 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3098800" cy="2070100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1288021629" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1288021629" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_5_14.jpg"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="409" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3098800" cy="2070100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -33807,57 +33979,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368555166" name="Picture">
+                  <wp:docPr id="2072236187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368555166" name="Picture"/>
+                          <pic:cNvPr id="2072236187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35184,57 +35356,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576634232" name="Picture">
+                  <wp:docPr id="1388809365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576634232" name="Picture"/>
+                          <pic:cNvPr id="1388809365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36327,57 +36499,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1876221920" name="Picture">
+                        <wp:docPr id="723393684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1876221920" name="Picture"/>
+                                <pic:cNvPr id="723393684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37695,57 +37867,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175617891" name="Picture">
+                  <wp:docPr id="1588035803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175617891" name="Picture"/>
+                          <pic:cNvPr id="1588035803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37784,57 +37956,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603264359" name="Picture">
+                  <wp:docPr id="1690141168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603264359" name="Picture"/>
+                          <pic:cNvPr id="1690141168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38416,57 +38588,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376250537" name="Picture">
+                  <wp:docPr id="1067240271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376250537" name="Picture"/>
+                          <pic:cNvPr id="1067240271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39346,50 +39518,93 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3098800" cy="2070100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="356279958" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="356279958" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_6_13.jpg"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="409" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3098800" cy="2070100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -39429,57 +39644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000339454" name="Picture">
+                  <wp:docPr id="168337853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000339454" name="Picture"/>
+                          <pic:cNvPr id="168337853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40670,51 +40885,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">7 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">8 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -41088,57 +41303,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559432872" name="Picture">
+                  <wp:docPr id="1636326427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559432872" name="Picture"/>
+                          <pic:cNvPr id="1636326427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42257,57 +42472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416961925" name="Picture">
+                  <wp:docPr id="1104976224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416961925" name="Picture"/>
+                          <pic:cNvPr id="1104976224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42337,57 +42552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36275596" name="Picture">
+                  <wp:docPr id="2010566085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36275596" name="Picture"/>
+                          <pic:cNvPr id="2010566085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42816,57 +43031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852455440" name="Picture">
+                  <wp:docPr id="988718558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852455440" name="Picture"/>
+                          <pic:cNvPr id="988718558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45871,57 +46086,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298131259" name="Picture">
+                  <wp:docPr id="1084708077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298131259" name="Picture"/>
+                          <pic:cNvPr id="1084708077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45951,57 +46166,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755296103" name="Picture">
+                  <wp:docPr id="467118455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755296103" name="Picture"/>
+                          <pic:cNvPr id="467118455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46439,57 +46654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="370699934" name="Picture">
+                  <wp:docPr id="947300227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="370699934" name="Picture"/>
+                          <pic:cNvPr id="947300227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47290,51 +47505,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">8 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -48017,642 +48232,800 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3845920" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3845920</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt de véhicules hors d'usage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3844151" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3844151</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Station d'épuration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3841234" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3841234</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tolerie-peinture</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3841233" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3841233</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Station-service</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3841232" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3841232</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Station-service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Indéterminé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="9420"/>
+          <w:trHeight w:hRule="exact" w:val="9180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -49219,62 +49592,67 @@
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_11_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_1.png"/>
  <Relationship Id="img_0_1_11_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_3.png"/>
  <Relationship Id="img_0_1_11_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_2.png"/>
+ <Relationship Id="img_0_2_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_15.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_2_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13_2.png"/>
+ <Relationship Id="img_0_3_23.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_23.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_22.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_22.png"/>
+ <Relationship Id="img_0_4_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13.png"/>
  <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
+ <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
  <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
  <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
+ <Relationship Id="img_0_6_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.jpg"/>
  <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_12.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>