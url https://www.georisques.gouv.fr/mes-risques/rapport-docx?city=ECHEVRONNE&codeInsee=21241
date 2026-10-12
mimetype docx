--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657132079" name="Picture">
+                  <wp:docPr id="510362720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657132079" name="Picture"/>
+                          <pic:cNvPr id="510362720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2142203870" name="Picture">
+                  <wp:docPr id="1339337154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2142203870" name="Picture"/>
+                          <pic:cNvPr id="1339337154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1991877106" name="Picture">
+                        <wp:docPr id="718351391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1991877106" name="Picture"/>
+                                <pic:cNvPr id="718351391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075459389" name="Picture">
+                  <wp:docPr id="1298978970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075459389" name="Picture"/>
+                          <pic:cNvPr id="1298978970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071490289" name="Picture">
+                  <wp:docPr id="1289074757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071490289" name="Picture"/>
+                          <pic:cNvPr id="1289074757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113116724" name="Picture">
+                  <wp:docPr id="486192756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113116724" name="Picture"/>
+                          <pic:cNvPr id="486192756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146960493" name="Picture">
+                  <wp:docPr id="414247189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146960493" name="Picture"/>
+                          <pic:cNvPr id="414247189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379946229" name="Picture">
+                  <wp:docPr id="319327410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379946229" name="Picture"/>
+                          <pic:cNvPr id="319327410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1054203654" name="Picture">
+                        <wp:docPr id="418745078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1054203654" name="Picture"/>
+                                <pic:cNvPr id="418745078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="966438710" name="Picture">
+                        <wp:docPr id="1124478416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="966438710" name="Picture"/>
+                                <pic:cNvPr id="1124478416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1094683653" name="Picture">
+                        <wp:docPr id="1150034505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1094683653" name="Picture"/>
+                                <pic:cNvPr id="1150034505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1244867088" name="Picture">
+                        <wp:docPr id="188034720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1244867088" name="Picture"/>
+                                <pic:cNvPr id="188034720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1917598355" name="Picture">
+                        <wp:docPr id="289373443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1917598355" name="Picture"/>
+                                <pic:cNvPr id="289373443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2097683530" name="Picture">
+                        <wp:docPr id="1663732905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2097683530" name="Picture"/>
+                                <pic:cNvPr id="1663732905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1828452746" name="Picture">
+                        <wp:docPr id="480792442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1828452746" name="Picture"/>
+                                <pic:cNvPr id="480792442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="411969590" name="Picture">
+                        <wp:docPr id="685675541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="411969590" name="Picture"/>
+                                <pic:cNvPr id="685675541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="233236349" name="Picture">
+                        <wp:docPr id="1366012564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="233236349" name="Picture"/>
+                                <pic:cNvPr id="1366012564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="673062719" name="Picture">
+                        <wp:docPr id="755287896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="673062719" name="Picture"/>
+                                <pic:cNvPr id="755287896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="224568209" name="Picture">
+                        <wp:docPr id="1756116338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="224568209" name="Picture"/>
+                                <pic:cNvPr id="1756116338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1690389576" name="Picture">
+                        <wp:docPr id="1516339261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1690389576" name="Picture"/>
+                                <pic:cNvPr id="1516339261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="476728920" name="Picture">
+                        <wp:docPr id="1774131676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="476728920" name="Picture"/>
+                                <pic:cNvPr id="1774131676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1543790820" name="Picture">
+                        <wp:docPr id="1251677440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1543790820" name="Picture"/>
+                                <pic:cNvPr id="1251677440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="338102505" name="Picture">
+                        <wp:docPr id="880688135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="338102505" name="Picture"/>
+                                <pic:cNvPr id="880688135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393738616" name="Picture">
+                  <wp:docPr id="2018481793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393738616" name="Picture"/>
+                          <pic:cNvPr id="2018481793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20026741" name="Picture">
+                  <wp:docPr id="1018589750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20026741" name="Picture"/>
+                          <pic:cNvPr id="1018589750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204919289" name="Picture">
+                  <wp:docPr id="1504403422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204919289" name="Picture"/>
+                          <pic:cNvPr id="1504403422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850495877" name="Picture">
+                  <wp:docPr id="1644378821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850495877" name="Picture"/>
+                          <pic:cNvPr id="1644378821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653697352" name="Picture">
+                  <wp:docPr id="1043220403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653697352" name="Picture"/>
+                          <pic:cNvPr id="1043220403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="120478235" name="Picture">
+                  <wp:docPr id="44264649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="120478235" name="Picture"/>
+                          <pic:cNvPr id="44264649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="563720360" name="Picture">
+                        <wp:docPr id="1202828423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="563720360" name="Picture"/>
+                                <pic:cNvPr id="1202828423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267878985" name="Picture">
+                  <wp:docPr id="963016398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267878985" name="Picture"/>
+                          <pic:cNvPr id="963016398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694130464" name="Picture">
+                  <wp:docPr id="1108286748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694130464" name="Picture"/>
+                          <pic:cNvPr id="1108286748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169129043" name="Picture">
+                  <wp:docPr id="139496534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169129043" name="Picture"/>
+                          <pic:cNvPr id="139496534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107379656" name="Picture">
+                  <wp:docPr id="771308070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107379656" name="Picture"/>
+                          <pic:cNvPr id="771308070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965831658" name="Picture">
+                  <wp:docPr id="128627084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965831658" name="Picture"/>
+                          <pic:cNvPr id="128627084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291877310" name="Picture">
+                  <wp:docPr id="846001553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291877310" name="Picture"/>
+                          <pic:cNvPr id="846001553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2108614420" name="Picture">
+                        <wp:docPr id="1895205738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2108614420" name="Picture"/>
+                                <pic:cNvPr id="1895205738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1303070726" name="Picture">
+                        <wp:docPr id="2014492692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1303070726" name="Picture"/>
+                                <pic:cNvPr id="2014492692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25743,57 +25743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732043352" name="Picture">
+                  <wp:docPr id="1394444954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732043352" name="Picture"/>
+                          <pic:cNvPr id="1394444954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25832,57 +25832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021222482" name="Picture">
+                  <wp:docPr id="1050823413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021222482" name="Picture"/>
+                          <pic:cNvPr id="1050823413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26485,57 +26485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200990633" name="Picture">
+                  <wp:docPr id="1555452527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200990633" name="Picture"/>
+                          <pic:cNvPr id="1555452527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27510,57 +27510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="334184946" name="Picture">
+                  <wp:docPr id="2044193492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="334184946" name="Picture"/>
+                          <pic:cNvPr id="2044193492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832898495" name="Picture">
+                  <wp:docPr id="2023178610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832898495" name="Picture"/>
+                          <pic:cNvPr id="2023178610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28942,57 +28942,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446245353" name="Picture">
+                  <wp:docPr id="426526212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446245353" name="Picture"/>
+                          <pic:cNvPr id="426526212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30583,57 +30583,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="180472073" name="Picture">
+                        <wp:docPr id="1850446060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="180472073" name="Picture"/>
+                                <pic:cNvPr id="1850446060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32457,57 +32457,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1358497810" name="Picture">
+                  <wp:docPr id="81157721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1358497810" name="Picture"/>
+                          <pic:cNvPr id="81157721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32546,57 +32546,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468082129" name="Picture">
+                  <wp:docPr id="1196353755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468082129" name="Picture"/>
+                          <pic:cNvPr id="1196353755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33226,57 +33226,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711132332" name="Picture">
+                  <wp:docPr id="71593994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711132332" name="Picture"/>
+                          <pic:cNvPr id="71593994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34287,57 +34287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588030180" name="Picture">
+                  <wp:docPr id="288694857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588030180" name="Picture"/>
+                          <pic:cNvPr id="288694857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34390,57 +34390,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1303719855" name="Picture">
+                  <wp:docPr id="1056206252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1303719855" name="Picture"/>
+                          <pic:cNvPr id="1056206252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35848,57 +35848,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829456192" name="Picture">
+                  <wp:docPr id="1301438329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829456192" name="Picture"/>
+                          <pic:cNvPr id="1301438329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37045,57 +37045,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="429646033" name="Picture">
+                        <wp:docPr id="165390218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="429646033" name="Picture"/>
+                                <pic:cNvPr id="165390218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39215,57 +39215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435797353" name="Picture">
+                  <wp:docPr id="814667114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435797353" name="Picture"/>
+                          <pic:cNvPr id="814667114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39304,57 +39304,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196771153" name="Picture">
+                  <wp:docPr id="2062088555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196771153" name="Picture"/>
+                          <pic:cNvPr id="2062088555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39948,57 +39948,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298237855" name="Picture">
+                  <wp:docPr id="777774667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298237855" name="Picture"/>
+                          <pic:cNvPr id="777774667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40946,57 +40946,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916470152" name="Picture">
+                  <wp:docPr id="1238835259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916470152" name="Picture"/>
+                          <pic:cNvPr id="1238835259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41049,57 +41049,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935172040" name="Picture">
+                  <wp:docPr id="1962538551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935172040" name="Picture"/>
+                          <pic:cNvPr id="1962538551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42426,57 +42426,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997220707" name="Picture">
+                  <wp:docPr id="1412762526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997220707" name="Picture"/>
+                          <pic:cNvPr id="1412762526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43569,57 +43569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="952107973" name="Picture">
+                        <wp:docPr id="467824716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="952107973" name="Picture"/>
+                                <pic:cNvPr id="467824716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44840,57 +44840,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427656058" name="Picture">
+                  <wp:docPr id="1789052247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427656058" name="Picture"/>
+                          <pic:cNvPr id="1789052247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44920,57 +44920,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514733195" name="Picture">
+                  <wp:docPr id="1086446195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514733195" name="Picture"/>
+                          <pic:cNvPr id="1086446195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45399,57 +45399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380928464" name="Picture">
+                  <wp:docPr id="565039560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380928464" name="Picture"/>
+                          <pic:cNvPr id="565039560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46994,57 +46994,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529280392" name="Picture">
+                  <wp:docPr id="1307012853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529280392" name="Picture"/>
+                          <pic:cNvPr id="1307012853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47065,57 +47065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885952158" name="Picture">
+                  <wp:docPr id="54212472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885952158" name="Picture"/>
+                          <pic:cNvPr id="54212472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47479,57 +47479,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113713986" name="Picture">
+                  <wp:docPr id="1289196870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113713986" name="Picture"/>
+                          <pic:cNvPr id="1289196870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>