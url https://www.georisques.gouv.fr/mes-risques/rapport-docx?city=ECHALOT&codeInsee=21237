--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423809854" name="Picture">
+                  <wp:docPr id="1701436642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423809854" name="Picture"/>
+                          <pic:cNvPr id="1701436642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597293666" name="Picture">
+                  <wp:docPr id="837251511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597293666" name="Picture"/>
+                          <pic:cNvPr id="837251511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1813929696" name="Picture">
+                        <wp:docPr id="919487930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1813929696" name="Picture"/>
+                                <pic:cNvPr id="919487930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206682469" name="Picture">
+                  <wp:docPr id="866707008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206682469" name="Picture"/>
+                          <pic:cNvPr id="866707008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797724282" name="Picture">
+                  <wp:docPr id="1559575228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797724282" name="Picture"/>
+                          <pic:cNvPr id="1559575228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300797148" name="Picture">
+                  <wp:docPr id="618385444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300797148" name="Picture"/>
+                          <pic:cNvPr id="618385444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972140477" name="Picture">
+                  <wp:docPr id="530914578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972140477" name="Picture"/>
+                          <pic:cNvPr id="530914578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286581479" name="Picture">
+                  <wp:docPr id="998665308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286581479" name="Picture"/>
+                          <pic:cNvPr id="998665308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2034238906" name="Picture">
+                        <wp:docPr id="466543016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2034238906" name="Picture"/>
+                                <pic:cNvPr id="466543016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1537570102" name="Picture">
+                        <wp:docPr id="1392062068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1537570102" name="Picture"/>
+                                <pic:cNvPr id="1392062068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1081021262" name="Picture">
+                        <wp:docPr id="133055704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1081021262" name="Picture"/>
+                                <pic:cNvPr id="133055704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1359232786" name="Picture">
+                        <wp:docPr id="524971276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1359232786" name="Picture"/>
+                                <pic:cNvPr id="524971276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="611118715" name="Picture">
+                        <wp:docPr id="1071560955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="611118715" name="Picture"/>
+                                <pic:cNvPr id="1071560955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1022286367" name="Picture">
+                        <wp:docPr id="1876062410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1022286367" name="Picture"/>
+                                <pic:cNvPr id="1876062410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1934482936" name="Picture">
+                        <wp:docPr id="2061411544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1934482936" name="Picture"/>
+                                <pic:cNvPr id="2061411544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="845885259" name="Picture">
+                        <wp:docPr id="1209931797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="845885259" name="Picture"/>
+                                <pic:cNvPr id="1209931797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="601829582" name="Picture">
+                        <wp:docPr id="558363428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="601829582" name="Picture"/>
+                                <pic:cNvPr id="558363428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="537501995" name="Picture">
+                        <wp:docPr id="1096036161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="537501995" name="Picture"/>
+                                <pic:cNvPr id="1096036161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="915232699" name="Picture">
+                        <wp:docPr id="775464866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="915232699" name="Picture"/>
+                                <pic:cNvPr id="775464866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="552496294" name="Picture">
+                        <wp:docPr id="308748072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="552496294" name="Picture"/>
+                                <pic:cNvPr id="308748072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411913420" name="Picture">
+                        <wp:docPr id="1939951936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411913420" name="Picture"/>
+                                <pic:cNvPr id="1939951936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="127495531" name="Picture">
+                        <wp:docPr id="243516352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="127495531" name="Picture"/>
+                                <pic:cNvPr id="243516352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1501806136" name="Picture">
+                        <wp:docPr id="1902279993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1501806136" name="Picture"/>
+                                <pic:cNvPr id="1902279993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692408418" name="Picture">
+                  <wp:docPr id="390143247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692408418" name="Picture"/>
+                          <pic:cNvPr id="390143247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236208901" name="Picture">
+                  <wp:docPr id="748412823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236208901" name="Picture"/>
+                          <pic:cNvPr id="748412823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141532341" name="Picture">
+                  <wp:docPr id="613236319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141532341" name="Picture"/>
+                          <pic:cNvPr id="613236319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925480768" name="Picture">
+                  <wp:docPr id="1011214793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925480768" name="Picture"/>
+                          <pic:cNvPr id="1011214793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="909872104" name="Picture">
+                  <wp:docPr id="1291188779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="909872104" name="Picture"/>
+                          <pic:cNvPr id="1291188779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270454675" name="Picture">
+                  <wp:docPr id="1319090755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270454675" name="Picture"/>
+                          <pic:cNvPr id="1319090755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2141836226" name="Picture">
+                        <wp:docPr id="244049622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2141836226" name="Picture"/>
+                                <pic:cNvPr id="244049622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955767426" name="Picture">
+                  <wp:docPr id="1257437328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955767426" name="Picture"/>
+                          <pic:cNvPr id="1257437328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128342453" name="Picture">
+                  <wp:docPr id="1516062315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128342453" name="Picture"/>
+                          <pic:cNvPr id="1516062315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331496559" name="Picture">
+                  <wp:docPr id="187803296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331496559" name="Picture"/>
+                          <pic:cNvPr id="187803296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096150646" name="Picture">
+                  <wp:docPr id="684188910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096150646" name="Picture"/>
+                          <pic:cNvPr id="684188910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034512189" name="Picture">
+                  <wp:docPr id="1330132492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034512189" name="Picture"/>
+                          <pic:cNvPr id="1330132492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13605710" name="Picture">
+                  <wp:docPr id="1682996499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13605710" name="Picture"/>
+                          <pic:cNvPr id="1682996499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="845726588" name="Picture">
+                        <wp:docPr id="700573634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="845726588" name="Picture"/>
+                                <pic:cNvPr id="700573634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682558844" name="Picture">
+                  <wp:docPr id="685883267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682558844" name="Picture"/>
+                          <pic:cNvPr id="685883267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281973674" name="Picture">
+                  <wp:docPr id="238592682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281973674" name="Picture"/>
+                          <pic:cNvPr id="238592682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465145260" name="Picture">
+                  <wp:docPr id="895847102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465145260" name="Picture"/>
+                          <pic:cNvPr id="895847102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406287595" name="Picture">
+                  <wp:docPr id="148847003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406287595" name="Picture"/>
+                          <pic:cNvPr id="148847003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481883263" name="Picture">
+                  <wp:docPr id="493032082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481883263" name="Picture"/>
+                          <pic:cNvPr id="493032082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276941428" name="Picture">
+                  <wp:docPr id="64383581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276941428" name="Picture"/>
+                          <pic:cNvPr id="64383581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1111181364" name="Picture">
+                        <wp:docPr id="1291859135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1111181364" name="Picture"/>
+                                <pic:cNvPr id="1291859135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31463,57 +31463,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21629896" name="Picture">
+                  <wp:docPr id="280761121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21629896" name="Picture"/>
+                          <pic:cNvPr id="280761121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368739160" name="Picture">
+                  <wp:docPr id="1019286283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368739160" name="Picture"/>
+                          <pic:cNvPr id="1019286283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32232,57 +32232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356931918" name="Picture">
+                  <wp:docPr id="2054796375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356931918" name="Picture"/>
+                          <pic:cNvPr id="2054796375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33293,57 +33293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455720592" name="Picture">
+                  <wp:docPr id="1104755134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455720592" name="Picture"/>
+                          <pic:cNvPr id="1104755134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33396,57 +33396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422095118" name="Picture">
+                  <wp:docPr id="1075596741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422095118" name="Picture"/>
+                          <pic:cNvPr id="1075596741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34854,57 +34854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701142905" name="Picture">
+                  <wp:docPr id="1819925036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701142905" name="Picture"/>
+                          <pic:cNvPr id="1819925036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36051,57 +36051,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1248666778" name="Picture">
+                        <wp:docPr id="843139127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1248666778" name="Picture"/>
+                                <pic:cNvPr id="843139127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38221,57 +38221,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1930411033" name="Picture">
+                  <wp:docPr id="283295547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1930411033" name="Picture"/>
+                          <pic:cNvPr id="283295547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38310,57 +38310,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911795062" name="Picture">
+                  <wp:docPr id="371706468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911795062" name="Picture"/>
+                          <pic:cNvPr id="371706468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38954,57 +38954,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355616979" name="Picture">
+                  <wp:docPr id="773793895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355616979" name="Picture"/>
+                          <pic:cNvPr id="773793895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39952,57 +39952,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710185902" name="Picture">
+                  <wp:docPr id="852442922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710185902" name="Picture"/>
+                          <pic:cNvPr id="852442922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40055,57 +40055,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247609156" name="Picture">
+                  <wp:docPr id="1701982475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247609156" name="Picture"/>
+                          <pic:cNvPr id="1701982475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41432,57 +41432,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121199217" name="Picture">
+                  <wp:docPr id="434683699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121199217" name="Picture"/>
+                          <pic:cNvPr id="434683699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42575,57 +42575,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="198297829" name="Picture">
+                        <wp:docPr id="625331435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="198297829" name="Picture"/>
+                                <pic:cNvPr id="625331435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43846,57 +43846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108344761" name="Picture">
+                  <wp:docPr id="1569430704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108344761" name="Picture"/>
+                          <pic:cNvPr id="1569430704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43926,57 +43926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775094731" name="Picture">
+                  <wp:docPr id="2052657567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775094731" name="Picture"/>
+                          <pic:cNvPr id="2052657567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44405,57 +44405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749868429" name="Picture">
+                  <wp:docPr id="1259542783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749868429" name="Picture"/>
+                          <pic:cNvPr id="1259542783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46280,57 +46280,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386427353" name="Picture">
+                  <wp:docPr id="1922604819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386427353" name="Picture"/>
+                          <pic:cNvPr id="1922604819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46351,57 +46351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438071253" name="Picture">
+                  <wp:docPr id="1090497846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438071253" name="Picture"/>
+                          <pic:cNvPr id="1090497846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46765,57 +46765,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527325785" name="Picture">
+                  <wp:docPr id="326664502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527325785" name="Picture"/>
+                          <pic:cNvPr id="326664502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>