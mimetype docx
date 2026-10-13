--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162660955" name="Picture">
+                  <wp:docPr id="1797234006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162660955" name="Picture"/>
+                          <pic:cNvPr id="1797234006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744783837" name="Picture">
+                  <wp:docPr id="1782796764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744783837" name="Picture"/>
+                          <pic:cNvPr id="1782796764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1449522255" name="Picture">
+                        <wp:docPr id="28557537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1449522255" name="Picture"/>
+                                <pic:cNvPr id="28557537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758931253" name="Picture">
+                  <wp:docPr id="751842699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758931253" name="Picture"/>
+                          <pic:cNvPr id="751842699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805960440" name="Picture">
+                  <wp:docPr id="370964584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805960440" name="Picture"/>
+                          <pic:cNvPr id="370964584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247792035" name="Picture">
+                  <wp:docPr id="1295927739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247792035" name="Picture"/>
+                          <pic:cNvPr id="1295927739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508193077" name="Picture">
+                  <wp:docPr id="1462125904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508193077" name="Picture"/>
+                          <pic:cNvPr id="1462125904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085369457" name="Picture">
+                  <wp:docPr id="1996204603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085369457" name="Picture"/>
+                          <pic:cNvPr id="1996204603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1712646045" name="Picture">
+                        <wp:docPr id="1768099148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1712646045" name="Picture"/>
+                                <pic:cNvPr id="1768099148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1739801235" name="Picture">
+                        <wp:docPr id="862526712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1739801235" name="Picture"/>
+                                <pic:cNvPr id="862526712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2021300312" name="Picture">
+                        <wp:docPr id="1108000558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2021300312" name="Picture"/>
+                                <pic:cNvPr id="1108000558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="659194088" name="Picture">
+                        <wp:docPr id="1026552749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="659194088" name="Picture"/>
+                                <pic:cNvPr id="1026552749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2028561433" name="Picture">
+                        <wp:docPr id="237539963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2028561433" name="Picture"/>
+                                <pic:cNvPr id="237539963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="451887952" name="Picture">
+                        <wp:docPr id="360697661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="451887952" name="Picture"/>
+                                <pic:cNvPr id="360697661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1699186190" name="Picture">
+                        <wp:docPr id="1810726900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1699186190" name="Picture"/>
+                                <pic:cNvPr id="1810726900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="638580511" name="Picture">
+                        <wp:docPr id="575359677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="638580511" name="Picture"/>
+                                <pic:cNvPr id="575359677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1035223728" name="Picture">
+                        <wp:docPr id="652529004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1035223728" name="Picture"/>
+                                <pic:cNvPr id="652529004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1773307595" name="Picture">
+                        <wp:docPr id="720413986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1773307595" name="Picture"/>
+                                <pic:cNvPr id="720413986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="636279702" name="Picture">
+                        <wp:docPr id="156110434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="636279702" name="Picture"/>
+                                <pic:cNvPr id="156110434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1621109694" name="Picture">
+                        <wp:docPr id="2126375721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1621109694" name="Picture"/>
+                                <pic:cNvPr id="2126375721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2026477816" name="Picture">
+                        <wp:docPr id="894915390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2026477816" name="Picture"/>
+                                <pic:cNvPr id="894915390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="734450417" name="Picture">
+                        <wp:docPr id="1487978666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="734450417" name="Picture"/>
+                                <pic:cNvPr id="1487978666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1748473123" name="Picture">
+                        <wp:docPr id="2120389870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1748473123" name="Picture"/>
+                                <pic:cNvPr id="2120389870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445493231" name="Picture">
+                  <wp:docPr id="1734430683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445493231" name="Picture"/>
+                          <pic:cNvPr id="1734430683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820995152" name="Picture">
+                  <wp:docPr id="135313462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820995152" name="Picture"/>
+                          <pic:cNvPr id="135313462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207596213" name="Picture">
+                  <wp:docPr id="1566666937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207596213" name="Picture"/>
+                          <pic:cNvPr id="1566666937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914584639" name="Picture">
+                  <wp:docPr id="2012511176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914584639" name="Picture"/>
+                          <pic:cNvPr id="2012511176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937238876" name="Picture">
+                  <wp:docPr id="1001107948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937238876" name="Picture"/>
+                          <pic:cNvPr id="1001107948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328615767" name="Picture">
+                  <wp:docPr id="1494677773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328615767" name="Picture"/>
+                          <pic:cNvPr id="1494677773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="932307522" name="Picture">
+                        <wp:docPr id="1529892662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="932307522" name="Picture"/>
+                                <pic:cNvPr id="1529892662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268628484" name="Picture">
+                  <wp:docPr id="931356316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268628484" name="Picture"/>
+                          <pic:cNvPr id="931356316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145626521" name="Picture">
+                  <wp:docPr id="126129696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145626521" name="Picture"/>
+                          <pic:cNvPr id="126129696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815097148" name="Picture">
+                  <wp:docPr id="1586765849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815097148" name="Picture"/>
+                          <pic:cNvPr id="1586765849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848035670" name="Picture">
+                  <wp:docPr id="1303145412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848035670" name="Picture"/>
+                          <pic:cNvPr id="1303145412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715145626" name="Picture">
+                  <wp:docPr id="1628339233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715145626" name="Picture"/>
+                          <pic:cNvPr id="1628339233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497840148" name="Picture">
+                  <wp:docPr id="1630585384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497840148" name="Picture"/>
+                          <pic:cNvPr id="1630585384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1864766944" name="Picture">
+                        <wp:docPr id="1927703882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1864766944" name="Picture"/>
+                                <pic:cNvPr id="1927703882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185847539" name="Picture">
+                  <wp:docPr id="1165932450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185847539" name="Picture"/>
+                          <pic:cNvPr id="1165932450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193947665" name="Picture">
+                  <wp:docPr id="204304392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193947665" name="Picture"/>
+                          <pic:cNvPr id="204304392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414702124" name="Picture">
+                  <wp:docPr id="1647088442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414702124" name="Picture"/>
+                          <pic:cNvPr id="1647088442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274859988" name="Picture">
+                  <wp:docPr id="484755185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274859988" name="Picture"/>
+                          <pic:cNvPr id="484755185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108616496" name="Picture">
+                  <wp:docPr id="1855287441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108616496" name="Picture"/>
+                          <pic:cNvPr id="1855287441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467667491" name="Picture">
+                  <wp:docPr id="1926850579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467667491" name="Picture"/>
+                          <pic:cNvPr id="1926850579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1295651227" name="Picture">
+                        <wp:docPr id="895760135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1295651227" name="Picture"/>
+                                <pic:cNvPr id="895760135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31951,57 +31951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57998632" name="Picture">
+                  <wp:docPr id="256725374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57998632" name="Picture"/>
+                          <pic:cNvPr id="256725374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32022,57 +32022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712323722" name="Picture">
+                  <wp:docPr id="1250225887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712323722" name="Picture"/>
+                          <pic:cNvPr id="1250225887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32501,57 +32501,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937314454" name="Picture">
+                  <wp:docPr id="1582048391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937314454" name="Picture"/>
+                          <pic:cNvPr id="1582048391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33793,57 +33793,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168586271" name="Picture">
+                  <wp:docPr id="1847404727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168586271" name="Picture"/>
+                          <pic:cNvPr id="1847404727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33882,57 +33882,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187360067" name="Picture">
+                  <wp:docPr id="50512317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187360067" name="Picture"/>
+                          <pic:cNvPr id="50512317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34526,57 +34526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60475381" name="Picture">
+                  <wp:docPr id="1020634438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60475381" name="Picture"/>
+                          <pic:cNvPr id="1020634438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35524,57 +35524,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085817784" name="Picture">
+                  <wp:docPr id="355147716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085817784" name="Picture"/>
+                          <pic:cNvPr id="355147716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35627,57 +35627,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569914011" name="Picture">
+                  <wp:docPr id="1575397207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569914011" name="Picture"/>
+                          <pic:cNvPr id="1575397207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37004,57 +37004,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085482673" name="Picture">
+                  <wp:docPr id="1012037597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085482673" name="Picture"/>
+                          <pic:cNvPr id="1012037597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38147,57 +38147,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1583562013" name="Picture">
+                        <wp:docPr id="786763102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1583562013" name="Picture"/>
+                                <pic:cNvPr id="786763102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39508,57 +39508,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1303942680" name="Picture">
+                  <wp:docPr id="19299264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1303942680" name="Picture"/>
+                          <pic:cNvPr id="19299264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39597,57 +39597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1512322519" name="Picture">
+                  <wp:docPr id="1614372512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1512322519" name="Picture"/>
+                          <pic:cNvPr id="1614372512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40241,57 +40241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333532124" name="Picture">
+                  <wp:docPr id="127830891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333532124" name="Picture"/>
+                          <pic:cNvPr id="127830891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41239,57 +41239,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55675168" name="Picture">
+                  <wp:docPr id="1416464867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55675168" name="Picture"/>
+                          <pic:cNvPr id="1416464867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41342,57 +41342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366295411" name="Picture">
+                  <wp:docPr id="1340378773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366295411" name="Picture"/>
+                          <pic:cNvPr id="1340378773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180546871" name="Picture">
+                  <wp:docPr id="1438343866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180546871" name="Picture"/>
+                          <pic:cNvPr id="1438343866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43862,57 +43862,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2015070521" name="Picture">
+                        <wp:docPr id="1116950098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2015070521" name="Picture"/>
+                                <pic:cNvPr id="1116950098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45133,57 +45133,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364712048" name="Picture">
+                  <wp:docPr id="305037010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364712048" name="Picture"/>
+                          <pic:cNvPr id="305037010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45213,57 +45213,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986816291" name="Picture">
+                  <wp:docPr id="1577626185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986816291" name="Picture"/>
+                          <pic:cNvPr id="1577626185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45692,57 +45692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425793431" name="Picture">
+                  <wp:docPr id="1386370479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425793431" name="Picture"/>
+                          <pic:cNvPr id="1386370479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48358,57 +48358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281046969" name="Picture">
+                  <wp:docPr id="1859643506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281046969" name="Picture"/>
+                          <pic:cNvPr id="1859643506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48429,57 +48429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508598880" name="Picture">
+                  <wp:docPr id="1964395779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508598880" name="Picture"/>
+                          <pic:cNvPr id="1964395779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48843,57 +48843,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210518885" name="Picture">
+                  <wp:docPr id="895050019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210518885" name="Picture"/>
+                          <pic:cNvPr id="895050019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>