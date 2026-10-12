--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="880563041" name="Picture">
+                  <wp:docPr id="756911635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="880563041" name="Picture"/>
+                          <pic:cNvPr id="756911635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129209780" name="Picture">
+                  <wp:docPr id="1952442309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129209780" name="Picture"/>
+                          <pic:cNvPr id="1952442309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1796331637" name="Picture">
+                        <wp:docPr id="1974439879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1796331637" name="Picture"/>
+                                <pic:cNvPr id="1974439879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399360529" name="Picture">
+                  <wp:docPr id="390464876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399360529" name="Picture"/>
+                          <pic:cNvPr id="390464876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1335609447" name="Picture">
+                  <wp:docPr id="1004850127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1335609447" name="Picture"/>
+                          <pic:cNvPr id="1004850127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898291511" name="Picture">
+                  <wp:docPr id="1177491554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898291511" name="Picture"/>
+                          <pic:cNvPr id="1177491554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357840425" name="Picture">
+                  <wp:docPr id="1220024407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357840425" name="Picture"/>
+                          <pic:cNvPr id="1220024407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129877309" name="Picture">
+                  <wp:docPr id="943143375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129877309" name="Picture"/>
+                          <pic:cNvPr id="943143375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="331841572" name="Picture">
+                        <wp:docPr id="332969038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="331841572" name="Picture"/>
+                                <pic:cNvPr id="332969038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="593685135" name="Picture">
+                        <wp:docPr id="2146812486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="593685135" name="Picture"/>
+                                <pic:cNvPr id="2146812486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1561301377" name="Picture">
+                        <wp:docPr id="1184486934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1561301377" name="Picture"/>
+                                <pic:cNvPr id="1184486934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1312490969" name="Picture">
+                        <wp:docPr id="175330282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1312490969" name="Picture"/>
+                                <pic:cNvPr id="175330282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2084402234" name="Picture">
+                        <wp:docPr id="1904917202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2084402234" name="Picture"/>
+                                <pic:cNvPr id="1904917202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="253727799" name="Picture">
+                        <wp:docPr id="1632634944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="253727799" name="Picture"/>
+                                <pic:cNvPr id="1632634944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1339988336" name="Picture">
+                        <wp:docPr id="655235343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1339988336" name="Picture"/>
+                                <pic:cNvPr id="655235343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1091086387" name="Picture">
+                        <wp:docPr id="2086079192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1091086387" name="Picture"/>
+                                <pic:cNvPr id="2086079192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1533408886" name="Picture">
+                        <wp:docPr id="2141029984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1533408886" name="Picture"/>
+                                <pic:cNvPr id="2141029984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1742849540" name="Picture">
+                        <wp:docPr id="1727824539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1742849540" name="Picture"/>
+                                <pic:cNvPr id="1727824539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="226557482" name="Picture">
+                        <wp:docPr id="659212971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="226557482" name="Picture"/>
+                                <pic:cNvPr id="659212971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1629472088" name="Picture">
+                        <wp:docPr id="1946617201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1629472088" name="Picture"/>
+                                <pic:cNvPr id="1946617201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="101691354" name="Picture">
+                        <wp:docPr id="466517474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="101691354" name="Picture"/>
+                                <pic:cNvPr id="466517474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1894068663" name="Picture">
+                        <wp:docPr id="1685931775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1894068663" name="Picture"/>
+                                <pic:cNvPr id="1685931775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="25970816" name="Picture">
+                        <wp:docPr id="1900073057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="25970816" name="Picture"/>
+                                <pic:cNvPr id="1900073057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087813515" name="Picture">
+                  <wp:docPr id="1228697888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087813515" name="Picture"/>
+                          <pic:cNvPr id="1228697888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984840264" name="Picture">
+                  <wp:docPr id="780442156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984840264" name="Picture"/>
+                          <pic:cNvPr id="780442156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776061279" name="Picture">
+                  <wp:docPr id="1541416110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776061279" name="Picture"/>
+                          <pic:cNvPr id="1541416110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400905884" name="Picture">
+                  <wp:docPr id="365495818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400905884" name="Picture"/>
+                          <pic:cNvPr id="365495818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544555533" name="Picture">
+                  <wp:docPr id="1315820677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544555533" name="Picture"/>
+                          <pic:cNvPr id="1315820677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020280564" name="Picture">
+                  <wp:docPr id="1853492317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020280564" name="Picture"/>
+                          <pic:cNvPr id="1853492317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="82730559" name="Picture">
+                        <wp:docPr id="1556227809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="82730559" name="Picture"/>
+                                <pic:cNvPr id="1556227809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="970086627" name="Picture">
+                        <wp:docPr id="128135460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="970086627" name="Picture"/>
+                                <pic:cNvPr id="128135460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="555986589" name="Picture">
+                  <wp:docPr id="962388345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="555986589" name="Picture"/>
+                          <pic:cNvPr id="962388345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196140595" name="Picture">
+                  <wp:docPr id="726586303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196140595" name="Picture"/>
+                          <pic:cNvPr id="726586303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819669881" name="Picture">
+                  <wp:docPr id="897252835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819669881" name="Picture"/>
+                          <pic:cNvPr id="897252835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944719946" name="Picture">
+                  <wp:docPr id="532484454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944719946" name="Picture"/>
+                          <pic:cNvPr id="532484454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497113101" name="Picture">
+                  <wp:docPr id="1098685814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497113101" name="Picture"/>
+                          <pic:cNvPr id="1098685814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076771940" name="Picture">
+                  <wp:docPr id="695505985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076771940" name="Picture"/>
+                          <pic:cNvPr id="695505985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1978908942" name="Picture">
+                        <wp:docPr id="1098435710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1978908942" name="Picture"/>
+                                <pic:cNvPr id="1098435710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2142369431" name="Picture">
+                        <wp:docPr id="661805440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2142369431" name="Picture"/>
+                                <pic:cNvPr id="661805440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27111,57 +27111,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159696831" name="Picture">
+                  <wp:docPr id="1592654855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159696831" name="Picture"/>
+                          <pic:cNvPr id="1592654855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27200,57 +27200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403190648" name="Picture">
+                  <wp:docPr id="1619065798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403190648" name="Picture"/>
+                          <pic:cNvPr id="1619065798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27880,57 +27880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450915449" name="Picture">
+                  <wp:docPr id="153178111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450915449" name="Picture"/>
+                          <pic:cNvPr id="153178111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28941,57 +28941,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430098693" name="Picture">
+                  <wp:docPr id="1806751937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430098693" name="Picture"/>
+                          <pic:cNvPr id="1806751937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29044,57 +29044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128366623" name="Picture">
+                  <wp:docPr id="1689726235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128366623" name="Picture"/>
+                          <pic:cNvPr id="1689726235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30502,57 +30502,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765293416" name="Picture">
+                  <wp:docPr id="1245780331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765293416" name="Picture"/>
+                          <pic:cNvPr id="1245780331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31699,57 +31699,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2130693044" name="Picture">
+                        <wp:docPr id="854941823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2130693044" name="Picture"/>
+                                <pic:cNvPr id="854941823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33869,57 +33869,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084859684" name="Picture">
+                  <wp:docPr id="2124866707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084859684" name="Picture"/>
+                          <pic:cNvPr id="2124866707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33958,57 +33958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375255829" name="Picture">
+                  <wp:docPr id="1919587510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375255829" name="Picture"/>
+                          <pic:cNvPr id="1919587510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34602,57 +34602,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1373269749" name="Picture">
+                  <wp:docPr id="1795552284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1373269749" name="Picture"/>
+                          <pic:cNvPr id="1795552284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35600,57 +35600,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123362093" name="Picture">
+                  <wp:docPr id="1159148553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123362093" name="Picture"/>
+                          <pic:cNvPr id="1159148553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35703,57 +35703,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299788324" name="Picture">
+                  <wp:docPr id="48961741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299788324" name="Picture"/>
+                          <pic:cNvPr id="48961741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37080,57 +37080,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597057512" name="Picture">
+                  <wp:docPr id="675210710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597057512" name="Picture"/>
+                          <pic:cNvPr id="675210710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38223,57 +38223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1723696625" name="Picture">
+                        <wp:docPr id="1562703743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1723696625" name="Picture"/>
+                                <pic:cNvPr id="1562703743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39591,57 +39591,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139127955" name="Picture">
+                  <wp:docPr id="1077729550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139127955" name="Picture"/>
+                          <pic:cNvPr id="1077729550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39680,57 +39680,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964511391" name="Picture">
+                  <wp:docPr id="978927993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964511391" name="Picture"/>
+                          <pic:cNvPr id="978927993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40312,57 +40312,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763052682" name="Picture">
+                  <wp:docPr id="1705483779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763052682" name="Picture"/>
+                          <pic:cNvPr id="1705483779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41256,57 +41256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1600502981" name="Picture">
+                  <wp:docPr id="1391862838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1600502981" name="Picture"/>
+                          <pic:cNvPr id="1391862838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41368,57 +41368,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798329400" name="Picture">
+                  <wp:docPr id="2120573986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798329400" name="Picture"/>
+                          <pic:cNvPr id="2120573986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43027,57 +43027,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974082980" name="Picture">
+                  <wp:docPr id="329530568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974082980" name="Picture"/>
+                          <pic:cNvPr id="329530568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44206,57 +44206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808507604" name="Picture">
+                  <wp:docPr id="526374420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808507604" name="Picture"/>
+                          <pic:cNvPr id="526374420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44286,57 +44286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010129863" name="Picture">
+                  <wp:docPr id="691542228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010129863" name="Picture"/>
+                          <pic:cNvPr id="691542228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44774,57 +44774,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744420415" name="Picture">
+                  <wp:docPr id="744136314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744420415" name="Picture"/>
+                          <pic:cNvPr id="744136314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>