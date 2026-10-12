--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659231631" name="Picture">
+                  <wp:docPr id="1900284052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659231631" name="Picture"/>
+                          <pic:cNvPr id="1900284052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887791410" name="Picture">
+                  <wp:docPr id="778375117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887791410" name="Picture"/>
+                          <pic:cNvPr id="778375117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="736977066" name="Picture">
+                        <wp:docPr id="2084203900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="736977066" name="Picture"/>
+                                <pic:cNvPr id="2084203900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867327128" name="Picture">
+                  <wp:docPr id="213951284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867327128" name="Picture"/>
+                          <pic:cNvPr id="213951284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069133687" name="Picture">
+                  <wp:docPr id="1507373605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069133687" name="Picture"/>
+                          <pic:cNvPr id="1507373605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949107621" name="Picture">
+                  <wp:docPr id="508347074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949107621" name="Picture"/>
+                          <pic:cNvPr id="508347074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622785460" name="Picture">
+                  <wp:docPr id="1370930432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622785460" name="Picture"/>
+                          <pic:cNvPr id="1370930432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416446429" name="Picture">
+                  <wp:docPr id="714395436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416446429" name="Picture"/>
+                          <pic:cNvPr id="714395436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2146906086" name="Picture">
+                        <wp:docPr id="50985223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2146906086" name="Picture"/>
+                                <pic:cNvPr id="50985223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1310111" name="Picture">
+                        <wp:docPr id="2118213628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1310111" name="Picture"/>
+                                <pic:cNvPr id="2118213628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="621547076" name="Picture">
+                        <wp:docPr id="1560873414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="621547076" name="Picture"/>
+                                <pic:cNvPr id="1560873414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1288080131" name="Picture">
+                        <wp:docPr id="1438565746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1288080131" name="Picture"/>
+                                <pic:cNvPr id="1438565746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="989211375" name="Picture">
+                        <wp:docPr id="1217335875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="989211375" name="Picture"/>
+                                <pic:cNvPr id="1217335875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="140151358" name="Picture">
+                        <wp:docPr id="19959158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="140151358" name="Picture"/>
+                                <pic:cNvPr id="19959158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="154196715" name="Picture">
+                        <wp:docPr id="347172580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="154196715" name="Picture"/>
+                                <pic:cNvPr id="347172580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="120337129" name="Picture">
+                        <wp:docPr id="134791185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="120337129" name="Picture"/>
+                                <pic:cNvPr id="134791185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="753154180" name="Picture">
+                        <wp:docPr id="1257734859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="753154180" name="Picture"/>
+                                <pic:cNvPr id="1257734859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2094492026" name="Picture">
+                        <wp:docPr id="1379928347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2094492026" name="Picture"/>
+                                <pic:cNvPr id="1379928347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1936142459" name="Picture">
+                        <wp:docPr id="837695494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1936142459" name="Picture"/>
+                                <pic:cNvPr id="837695494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1981712582" name="Picture">
+                        <wp:docPr id="1198665221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1981712582" name="Picture"/>
+                                <pic:cNvPr id="1198665221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1315055948" name="Picture">
+                        <wp:docPr id="1598310689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1315055948" name="Picture"/>
+                                <pic:cNvPr id="1598310689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="706674842" name="Picture">
+                        <wp:docPr id="918760148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="706674842" name="Picture"/>
+                                <pic:cNvPr id="918760148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="726867886" name="Picture">
+                        <wp:docPr id="1239044268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="726867886" name="Picture"/>
+                                <pic:cNvPr id="1239044268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914188754" name="Picture">
+                  <wp:docPr id="177411102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914188754" name="Picture"/>
+                          <pic:cNvPr id="177411102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228076719" name="Picture">
+                  <wp:docPr id="1355277375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228076719" name="Picture"/>
+                          <pic:cNvPr id="1355277375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123950387" name="Picture">
+                  <wp:docPr id="2032995495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123950387" name="Picture"/>
+                          <pic:cNvPr id="2032995495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="131760578" name="Picture">
+                  <wp:docPr id="432623519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="131760578" name="Picture"/>
+                          <pic:cNvPr id="432623519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030319386" name="Picture">
+                  <wp:docPr id="925362327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030319386" name="Picture"/>
+                          <pic:cNvPr id="925362327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343957158" name="Picture">
+                  <wp:docPr id="1101800331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343957158" name="Picture"/>
+                          <pic:cNvPr id="1101800331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="362909870" name="Picture">
+                        <wp:docPr id="260229780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="362909870" name="Picture"/>
+                                <pic:cNvPr id="260229780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646148421" name="Picture">
+                  <wp:docPr id="703318459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646148421" name="Picture"/>
+                          <pic:cNvPr id="703318459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695445994" name="Picture">
+                  <wp:docPr id="1754002926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695445994" name="Picture"/>
+                          <pic:cNvPr id="1754002926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083764997" name="Picture">
+                  <wp:docPr id="1908691969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083764997" name="Picture"/>
+                          <pic:cNvPr id="1908691969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410853335" name="Picture">
+                  <wp:docPr id="772703528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410853335" name="Picture"/>
+                          <pic:cNvPr id="772703528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768594045" name="Picture">
+                  <wp:docPr id="1159408819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768594045" name="Picture"/>
+                          <pic:cNvPr id="1159408819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929539772" name="Picture">
+                  <wp:docPr id="1452480832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929539772" name="Picture"/>
+                          <pic:cNvPr id="1452480832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2048562924" name="Picture">
+                        <wp:docPr id="1196263844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2048562924" name="Picture"/>
+                                <pic:cNvPr id="1196263844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883413845" name="Picture">
+                  <wp:docPr id="165335316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883413845" name="Picture"/>
+                          <pic:cNvPr id="165335316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457212544" name="Picture">
+                  <wp:docPr id="762789130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457212544" name="Picture"/>
+                          <pic:cNvPr id="762789130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484230130" name="Picture">
+                  <wp:docPr id="1867491460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484230130" name="Picture"/>
+                          <pic:cNvPr id="1867491460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960783734" name="Picture">
+                  <wp:docPr id="2040028336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960783734" name="Picture"/>
+                          <pic:cNvPr id="2040028336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829037811" name="Picture">
+                  <wp:docPr id="1968137918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829037811" name="Picture"/>
+                          <pic:cNvPr id="1968137918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889729094" name="Picture">
+                  <wp:docPr id="726539320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889729094" name="Picture"/>
+                          <pic:cNvPr id="726539320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="917849853" name="Picture">
+                        <wp:docPr id="1898808996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="917849853" name="Picture"/>
+                                <pic:cNvPr id="1898808996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369635495" name="Picture">
+                  <wp:docPr id="718924645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369635495" name="Picture"/>
+                          <pic:cNvPr id="718924645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911254541" name="Picture">
+                  <wp:docPr id="1488605818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911254541" name="Picture"/>
+                          <pic:cNvPr id="1488605818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889609947" name="Picture">
+                  <wp:docPr id="943142619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889609947" name="Picture"/>
+                          <pic:cNvPr id="943142619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835591925" name="Picture">
+                  <wp:docPr id="2055945600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835591925" name="Picture"/>
+                          <pic:cNvPr id="2055945600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750801858" name="Picture">
+                  <wp:docPr id="383189457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750801858" name="Picture"/>
+                          <pic:cNvPr id="383189457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423151032" name="Picture">
+                  <wp:docPr id="2037958177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423151032" name="Picture"/>
+                          <pic:cNvPr id="2037958177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1745793460" name="Picture">
+                        <wp:docPr id="268423715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1745793460" name="Picture"/>
+                                <pic:cNvPr id="268423715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196435898" name="Picture">
+                  <wp:docPr id="372473901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196435898" name="Picture"/>
+                          <pic:cNvPr id="372473901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523491829" name="Picture">
+                  <wp:docPr id="1730946562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523491829" name="Picture"/>
+                          <pic:cNvPr id="1730946562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224273992" name="Picture">
+                  <wp:docPr id="494820872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224273992" name="Picture"/>
+                          <pic:cNvPr id="494820872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155506003" name="Picture">
+                  <wp:docPr id="190914610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155506003" name="Picture"/>
+                          <pic:cNvPr id="190914610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020077448" name="Picture">
+                  <wp:docPr id="1998756403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020077448" name="Picture"/>
+                          <pic:cNvPr id="1998756403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49240847" name="Picture">
+                  <wp:docPr id="1895467538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49240847" name="Picture"/>
+                          <pic:cNvPr id="1895467538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146324243" name="Picture">
+                  <wp:docPr id="355255778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146324243" name="Picture"/>
+                          <pic:cNvPr id="355255778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476877063" name="Picture">
+                  <wp:docPr id="1915259483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476877063" name="Picture"/>
+                          <pic:cNvPr id="1915259483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149453820" name="Picture">
+                  <wp:docPr id="1143074610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149453820" name="Picture"/>
+                          <pic:cNvPr id="1143074610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>