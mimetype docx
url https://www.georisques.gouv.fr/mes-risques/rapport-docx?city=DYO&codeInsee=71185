--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714389171" name="Picture">
+                  <wp:docPr id="1875871365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714389171" name="Picture"/>
+                          <pic:cNvPr id="1875871365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897198490" name="Picture">
+                  <wp:docPr id="1999491333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897198490" name="Picture"/>
+                          <pic:cNvPr id="1999491333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1581741826" name="Picture">
+                        <wp:docPr id="920764631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1581741826" name="Picture"/>
+                                <pic:cNvPr id="920764631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178165539" name="Picture">
+                  <wp:docPr id="1611383932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178165539" name="Picture"/>
+                          <pic:cNvPr id="1611383932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728918388" name="Picture">
+                  <wp:docPr id="2009929663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728918388" name="Picture"/>
+                          <pic:cNvPr id="2009929663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434110616" name="Picture">
+                  <wp:docPr id="360212446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434110616" name="Picture"/>
+                          <pic:cNvPr id="360212446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441232422" name="Picture">
+                  <wp:docPr id="566927039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441232422" name="Picture"/>
+                          <pic:cNvPr id="566927039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1249722800" name="Picture">
+                  <wp:docPr id="116165086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1249722800" name="Picture"/>
+                          <pic:cNvPr id="116165086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1525121233" name="Picture">
+                        <wp:docPr id="972508769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1525121233" name="Picture"/>
+                                <pic:cNvPr id="972508769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="875126808" name="Picture">
+                        <wp:docPr id="873531129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="875126808" name="Picture"/>
+                                <pic:cNvPr id="873531129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1872730900" name="Picture">
+                        <wp:docPr id="2066432968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1872730900" name="Picture"/>
+                                <pic:cNvPr id="2066432968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1723580947" name="Picture">
+                        <wp:docPr id="2077558825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1723580947" name="Picture"/>
+                                <pic:cNvPr id="2077558825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1088912893" name="Picture">
+                        <wp:docPr id="1989978021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1088912893" name="Picture"/>
+                                <pic:cNvPr id="1989978021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2051886161" name="Picture">
+                        <wp:docPr id="283424656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2051886161" name="Picture"/>
+                                <pic:cNvPr id="283424656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="154023947" name="Picture">
+                        <wp:docPr id="564950021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="154023947" name="Picture"/>
+                                <pic:cNvPr id="564950021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="755148378" name="Picture">
+                        <wp:docPr id="128505142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="755148378" name="Picture"/>
+                                <pic:cNvPr id="128505142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1980593551" name="Picture">
+                        <wp:docPr id="387724433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1980593551" name="Picture"/>
+                                <pic:cNvPr id="387724433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1161661564" name="Picture">
+                        <wp:docPr id="1115495416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1161661564" name="Picture"/>
+                                <pic:cNvPr id="1115495416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1320975272" name="Picture">
+                        <wp:docPr id="428681140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1320975272" name="Picture"/>
+                                <pic:cNvPr id="428681140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1319739698" name="Picture">
+                        <wp:docPr id="1267455926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1319739698" name="Picture"/>
+                                <pic:cNvPr id="1267455926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="600683061" name="Picture">
+                        <wp:docPr id="221220561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="600683061" name="Picture"/>
+                                <pic:cNvPr id="221220561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="845717191" name="Picture">
+                        <wp:docPr id="226337817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="845717191" name="Picture"/>
+                                <pic:cNvPr id="226337817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1641813958" name="Picture">
+                        <wp:docPr id="438722211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1641813958" name="Picture"/>
+                                <pic:cNvPr id="438722211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109100696" name="Picture">
+                  <wp:docPr id="1621792148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109100696" name="Picture"/>
+                          <pic:cNvPr id="1621792148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549378548" name="Picture">
+                  <wp:docPr id="173860087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549378548" name="Picture"/>
+                          <pic:cNvPr id="173860087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804560426" name="Picture">
+                  <wp:docPr id="1805113255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804560426" name="Picture"/>
+                          <pic:cNvPr id="1805113255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795482561" name="Picture">
+                  <wp:docPr id="229838220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795482561" name="Picture"/>
+                          <pic:cNvPr id="229838220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414919893" name="Picture">
+                  <wp:docPr id="328652836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414919893" name="Picture"/>
+                          <pic:cNvPr id="328652836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260490860" name="Picture">
+                  <wp:docPr id="1655272622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260490860" name="Picture"/>
+                          <pic:cNvPr id="1655272622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1599131031" name="Picture">
+                        <wp:docPr id="300638436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1599131031" name="Picture"/>
+                                <pic:cNvPr id="300638436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841624238" name="Picture">
+                  <wp:docPr id="271959578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841624238" name="Picture"/>
+                          <pic:cNvPr id="271959578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305468302" name="Picture">
+                  <wp:docPr id="579571124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305468302" name="Picture"/>
+                          <pic:cNvPr id="579571124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271941162" name="Picture">
+                  <wp:docPr id="1747789121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271941162" name="Picture"/>
+                          <pic:cNvPr id="1747789121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330320807" name="Picture">
+                  <wp:docPr id="1291379016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330320807" name="Picture"/>
+                          <pic:cNvPr id="1291379016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956852661" name="Picture">
+                  <wp:docPr id="1913977753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956852661" name="Picture"/>
+                          <pic:cNvPr id="1913977753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644413566" name="Picture">
+                  <wp:docPr id="1140194633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644413566" name="Picture"/>
+                          <pic:cNvPr id="1140194633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1961014889" name="Picture">
+                        <wp:docPr id="1217057214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1961014889" name="Picture"/>
+                                <pic:cNvPr id="1217057214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1702335687" name="Picture">
+                        <wp:docPr id="1482266374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1702335687" name="Picture"/>
+                                <pic:cNvPr id="1482266374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639646871" name="Picture">
+                  <wp:docPr id="1523481780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639646871" name="Picture"/>
+                          <pic:cNvPr id="1523481780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250935625" name="Picture">
+                  <wp:docPr id="1439046348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250935625" name="Picture"/>
+                          <pic:cNvPr id="1439046348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014569741" name="Picture">
+                  <wp:docPr id="1689448936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014569741" name="Picture"/>
+                          <pic:cNvPr id="1689448936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986442025" name="Picture">
+                  <wp:docPr id="1523802810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986442025" name="Picture"/>
+                          <pic:cNvPr id="1523802810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55321713" name="Picture">
+                  <wp:docPr id="760602991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55321713" name="Picture"/>
+                          <pic:cNvPr id="760602991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835664970" name="Picture">
+                  <wp:docPr id="1727490685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835664970" name="Picture"/>
+                          <pic:cNvPr id="1727490685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1466461082" name="Picture">
+                        <wp:docPr id="310997642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1466461082" name="Picture"/>
+                                <pic:cNvPr id="310997642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32910,57 +32910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528486920" name="Picture">
+                  <wp:docPr id="1994942342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528486920" name="Picture"/>
+                          <pic:cNvPr id="1994942342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32999,57 +32999,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394089256" name="Picture">
+                  <wp:docPr id="1455441927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394089256" name="Picture"/>
+                          <pic:cNvPr id="1455441927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64868070" name="Picture">
+                  <wp:docPr id="260341111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64868070" name="Picture"/>
+                          <pic:cNvPr id="260341111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34641,57 +34641,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300567334" name="Picture">
+                  <wp:docPr id="187479123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300567334" name="Picture"/>
+                          <pic:cNvPr id="187479123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34744,57 +34744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125866296" name="Picture">
+                  <wp:docPr id="125705368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125866296" name="Picture"/>
+                          <pic:cNvPr id="125705368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36121,57 +36121,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682062203" name="Picture">
+                  <wp:docPr id="254232192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682062203" name="Picture"/>
+                          <pic:cNvPr id="254232192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37264,57 +37264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="42935126" name="Picture">
+                        <wp:docPr id="1445420149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="42935126" name="Picture"/>
+                                <pic:cNvPr id="1445420149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38632,57 +38632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728012801" name="Picture">
+                  <wp:docPr id="1803840754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728012801" name="Picture"/>
+                          <pic:cNvPr id="1803840754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38721,57 +38721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487684123" name="Picture">
+                  <wp:docPr id="128733443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487684123" name="Picture"/>
+                          <pic:cNvPr id="128733443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39353,57 +39353,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151249762" name="Picture">
+                  <wp:docPr id="1826484266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151249762" name="Picture"/>
+                          <pic:cNvPr id="1826484266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40297,57 +40297,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1091024863" name="Picture">
+                  <wp:docPr id="384011123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1091024863" name="Picture"/>
+                          <pic:cNvPr id="384011123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40409,57 +40409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608026643" name="Picture">
+                  <wp:docPr id="937126906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608026643" name="Picture"/>
+                          <pic:cNvPr id="937126906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42068,57 +42068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270011246" name="Picture">
+                  <wp:docPr id="1796588632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270011246" name="Picture"/>
+                          <pic:cNvPr id="1796588632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43247,57 +43247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1226844490" name="Picture">
+                  <wp:docPr id="1098984544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1226844490" name="Picture"/>
+                          <pic:cNvPr id="1098984544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43327,57 +43327,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129025948" name="Picture">
+                  <wp:docPr id="82854046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129025948" name="Picture"/>
+                          <pic:cNvPr id="82854046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43815,57 +43815,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825713348" name="Picture">
+                  <wp:docPr id="366826363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825713348" name="Picture"/>
+                          <pic:cNvPr id="366826363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>