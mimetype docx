--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839496819" name="Picture">
+                  <wp:docPr id="1634057536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839496819" name="Picture"/>
+                          <pic:cNvPr id="1634057536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157976928" name="Picture">
+                  <wp:docPr id="456611670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157976928" name="Picture"/>
+                          <pic:cNvPr id="456611670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2007472187" name="Picture">
+                        <wp:docPr id="477690965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2007472187" name="Picture"/>
+                                <pic:cNvPr id="477690965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230952141" name="Picture">
+                  <wp:docPr id="1342861914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230952141" name="Picture"/>
+                          <pic:cNvPr id="1342861914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="251005543" name="Picture">
+                  <wp:docPr id="395151926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="251005543" name="Picture"/>
+                          <pic:cNvPr id="395151926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174330961" name="Picture">
+                  <wp:docPr id="1429280396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174330961" name="Picture"/>
+                          <pic:cNvPr id="1429280396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902572412" name="Picture">
+                  <wp:docPr id="469880143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902572412" name="Picture"/>
+                          <pic:cNvPr id="469880143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321543505" name="Picture">
+                  <wp:docPr id="783114785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321543505" name="Picture"/>
+                          <pic:cNvPr id="783114785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="22116456" name="Picture">
+                        <wp:docPr id="220097046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="22116456" name="Picture"/>
+                                <pic:cNvPr id="220097046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="559209624" name="Picture">
+                        <wp:docPr id="643615788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="559209624" name="Picture"/>
+                                <pic:cNvPr id="643615788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1010143743" name="Picture">
+                        <wp:docPr id="2096478695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1010143743" name="Picture"/>
+                                <pic:cNvPr id="2096478695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1547885306" name="Picture">
+                        <wp:docPr id="513629837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1547885306" name="Picture"/>
+                                <pic:cNvPr id="513629837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="425287157" name="Picture">
+                        <wp:docPr id="1295439169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="425287157" name="Picture"/>
+                                <pic:cNvPr id="1295439169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="22991884" name="Picture">
+                        <wp:docPr id="314923170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="22991884" name="Picture"/>
+                                <pic:cNvPr id="314923170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1147380443" name="Picture">
+                        <wp:docPr id="1789867993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1147380443" name="Picture"/>
+                                <pic:cNvPr id="1789867993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="127064322" name="Picture">
+                        <wp:docPr id="360498778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="127064322" name="Picture"/>
+                                <pic:cNvPr id="360498778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889592502" name="Picture">
+                        <wp:docPr id="2110113617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889592502" name="Picture"/>
+                                <pic:cNvPr id="2110113617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="253401223" name="Picture">
+                        <wp:docPr id="161864235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="253401223" name="Picture"/>
+                                <pic:cNvPr id="161864235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="72490903" name="Picture">
+                        <wp:docPr id="1367382802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="72490903" name="Picture"/>
+                                <pic:cNvPr id="1367382802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1292985648" name="Picture">
+                        <wp:docPr id="40013521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1292985648" name="Picture"/>
+                                <pic:cNvPr id="40013521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="668080739" name="Picture">
+                        <wp:docPr id="1130269168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="668080739" name="Picture"/>
+                                <pic:cNvPr id="1130269168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1375782966" name="Picture">
+                        <wp:docPr id="720589986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1375782966" name="Picture"/>
+                                <pic:cNvPr id="720589986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1080608124" name="Picture">
+                        <wp:docPr id="1730357005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1080608124" name="Picture"/>
+                                <pic:cNvPr id="1730357005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884189548" name="Picture">
+                  <wp:docPr id="762616455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884189548" name="Picture"/>
+                          <pic:cNvPr id="762616455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154169521" name="Picture">
+                  <wp:docPr id="1641903153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154169521" name="Picture"/>
+                          <pic:cNvPr id="1641903153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345227627" name="Picture">
+                  <wp:docPr id="733641752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345227627" name="Picture"/>
+                          <pic:cNvPr id="733641752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427117181" name="Picture">
+                  <wp:docPr id="213987910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427117181" name="Picture"/>
+                          <pic:cNvPr id="213987910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432792071" name="Picture">
+                  <wp:docPr id="14752723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432792071" name="Picture"/>
+                          <pic:cNvPr id="14752723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1918712420" name="Picture">
+                  <wp:docPr id="1022838118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1918712420" name="Picture"/>
+                          <pic:cNvPr id="1022838118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="211921235" name="Picture">
+                        <wp:docPr id="1214586071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="211921235" name="Picture"/>
+                                <pic:cNvPr id="1214586071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995779108" name="Picture">
+                  <wp:docPr id="456567368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995779108" name="Picture"/>
+                          <pic:cNvPr id="456567368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232752508" name="Picture">
+                  <wp:docPr id="1616156866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232752508" name="Picture"/>
+                          <pic:cNvPr id="1616156866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204824229" name="Picture">
+                  <wp:docPr id="3646395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204824229" name="Picture"/>
+                          <pic:cNvPr id="3646395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473416347" name="Picture">
+                  <wp:docPr id="2119396712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473416347" name="Picture"/>
+                          <pic:cNvPr id="2119396712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826690068" name="Picture">
+                  <wp:docPr id="73364660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826690068" name="Picture"/>
+                          <pic:cNvPr id="73364660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762476345" name="Picture">
+                  <wp:docPr id="594583148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762476345" name="Picture"/>
+                          <pic:cNvPr id="594583148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="96936278" name="Picture">
+                        <wp:docPr id="1421216135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="96936278" name="Picture"/>
+                                <pic:cNvPr id="1421216135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113294430" name="Picture">
+                  <wp:docPr id="1938980483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113294430" name="Picture"/>
+                          <pic:cNvPr id="1938980483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980074949" name="Picture">
+                  <wp:docPr id="2064058322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980074949" name="Picture"/>
+                          <pic:cNvPr id="2064058322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827701852" name="Picture">
+                  <wp:docPr id="775949734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827701852" name="Picture"/>
+                          <pic:cNvPr id="775949734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419576487" name="Picture">
+                  <wp:docPr id="2078095352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419576487" name="Picture"/>
+                          <pic:cNvPr id="2078095352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873545209" name="Picture">
+                  <wp:docPr id="568483087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873545209" name="Picture"/>
+                          <pic:cNvPr id="568483087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090159375" name="Picture">
+                  <wp:docPr id="1366469854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090159375" name="Picture"/>
+                          <pic:cNvPr id="1366469854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="770707012" name="Picture">
+                        <wp:docPr id="487429517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="770707012" name="Picture"/>
+                                <pic:cNvPr id="487429517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956695054" name="Picture">
+                  <wp:docPr id="1507712686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956695054" name="Picture"/>
+                          <pic:cNvPr id="1507712686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143580226" name="Picture">
+                  <wp:docPr id="1743165718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143580226" name="Picture"/>
+                          <pic:cNvPr id="1743165718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715537613" name="Picture">
+                  <wp:docPr id="1317441195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715537613" name="Picture"/>
+                          <pic:cNvPr id="1317441195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822028927" name="Picture">
+                  <wp:docPr id="674921331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822028927" name="Picture"/>
+                          <pic:cNvPr id="674921331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112292379" name="Picture">
+                  <wp:docPr id="1504486031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112292379" name="Picture"/>
+                          <pic:cNvPr id="1504486031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305752089" name="Picture">
+                  <wp:docPr id="107123555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305752089" name="Picture"/>
+                          <pic:cNvPr id="107123555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="868180537" name="Picture">
+                        <wp:docPr id="446269992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="868180537" name="Picture"/>
+                                <pic:cNvPr id="446269992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36063,68 +36063,71 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="280"/>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="40"/>
-        <w:gridCol w:w="1600"/>
+        <w:gridCol w:w="300"/>
+        <w:gridCol w:w="1300"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="2100"/>
         <w:gridCol w:w="1000"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="200"/>
         <w:gridCol w:w="800"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
-        <w:gridCol w:w="1780"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="1320"/>
+        <w:gridCol w:w="200"/>
         <w:gridCol w:w="760"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="20"/>
-        <w:gridCol w:w="1"/>
+        <w:gridCol w:w="220"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="JR_PAGE_ANCHOR_0_7"/>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
@@ -36296,50 +36299,77 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -36348,85 +36378,86 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774399774" name="Picture">
+                  <wp:docPr id="1606514137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774399774" name="Picture"/>
+                          <pic:cNvPr id="1606514137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36496,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564471989" name="Picture">
+                  <wp:docPr id="157248707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564471989" name="Picture"/>
+                          <pic:cNvPr id="157248707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36577,50 +36608,68 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -36629,50 +36678,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36718,51 +36768,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000091"/>
                 <w:sz w:val="16"/>
                 <w:b w:val="true"/>
               </w:rPr>
@@ -36818,50 +36868,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36934,51 +36985,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -37024,50 +37075,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37149,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074158750" name="Picture">
+                  <wp:docPr id="376348680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074158750" name="Picture"/>
+                          <pic:cNvPr id="376348680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37157,51 +37209,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -37283,50 +37335,59 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -37380,50 +37441,68 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -37592,67 +37671,94 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="20"/>
+            <w:gridSpan w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -37850,76 +37956,103 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="20"/>
+            <w:gridSpan w:val="23"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="38"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">Risque de pollution des sols sur Dun-sur-grandry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -37951,51 +38084,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">Risque sur la commune</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -38013,89 +38146,89 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715841417" name="Picture">
+                  <wp:docPr id="806253921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715841417" name="Picture"/>
+                          <pic:cNvPr id="806253921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_6_13.jpg"/>
+                          <a:blip r:embed="img_0_6_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -38153,93 +38286,93 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474358644" name="Picture">
+                  <wp:docPr id="1649579885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474358644" name="Picture"/>
+                          <pic:cNvPr id="1649579885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38249,51 +38382,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="9"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38344,51 +38477,51 @@
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38398,51 +38531,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="9"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38493,51 +38626,51 @@
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38547,51 +38680,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="9"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38642,51 +38775,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38696,51 +38829,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="9"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38863,51 +38996,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="7"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38931,95 +39073,95 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="10"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Un site pollué est un site qui, du fait d'anciens dépôts de déchets ou d'infiltration de substances polluantes, présente une pollution susceptible de provoquer une nuisance ou un risque pérenne pour les personnes ou l'environnement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="9"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39142,51 +39284,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="7"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39210,95 +39361,95 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="10"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">Les types de Pollution des sols sur ma commune</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="9"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39322,51 +39473,51 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="60"/>
               <w:gridCol w:w="60"/>
               <w:gridCol w:w="200"/>
               <w:gridCol w:w="5480"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="80"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
@@ -39394,53 +39545,53 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">2 site(s) pollué(s) ou potentiellement pollué(s) sur la commune.</w:t>
+                    <w:t xml:space="preserve">2 secteur(s) d'information(s) sur les sols sur la commune</w:t>
                     <w:br/>
-                    <w:t xml:space="preserve">Le ministère chargé de l'environnement inventorie les sites et sols pollués, ou potentiellement pollués, appelant une action des pouvoirs publics, à titre préventif ou curatif.</w:t>
+                    <w:t xml:space="preserve">L'État élabore, au regard des informations dont il dispose, des secteurs d'information sur les sols qui comprennent les terrains où la connaissance de la pollution des sols justifie, notamment en cas de changement d'usage (réalisation de travaux sur la parcelle avec mouvements de terre), la réalisation d'études de sols et de mesures de gestion de la pollution pour préserver la sécurité, la santé ou la salubrité publique et l'environnement.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -39459,51 +39610,51 @@
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="640"/>
+                <w:trHeight w:hRule="atLeast" w:val="1220"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -39559,53 +39710,53 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">5 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">2 site(s) pollué(s) ou potentiellement pollué(s) sur la commune.</w:t>
                     <w:br/>
-                    <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
+                    <w:t xml:space="preserve">Le ministère chargé de l'environnement inventorie les sites et sols pollués, ou potentiellement pollués, appelant une action des pouvoirs publics, à titre préventif ou curatif.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -39624,125 +39775,290 @@
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="1040"/>
+                <w:trHeight w:hRule="atLeast" w:val="640"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="14"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">5 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="60"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="1040"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
           </w:tbl>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="9"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39766,51 +40082,51 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -39898,350 +40214,2095 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1000"/>
+          <w:trHeight w:hRule="atLeast" w:val="1240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="8"/>
-            <w:vMerge w:val="restart"/>
+            <w:gridSpan w:val="10"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109973276" name="Picture">
+                  <wp:docPr id="325256421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109973276" name="Picture"/>
+                          <pic:cNvPr id="325256421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_6_12.png"/>
+                          <a:blip r:embed="img_0_6_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="240"/>
+          <w:trHeight w:hRule="atLeast" w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...98 lines deleted...]
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="160"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="18"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations détaillées :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="900"/>
+          <w:trHeight w:hRule="exact" w:val="20"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="100"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="1100"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="0063CB"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="0063CB"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="0063CB"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="0063CB"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="80"/>
+              <w:gridCol w:w="220"/>
+              <w:gridCol w:w="80"/>
+              <w:gridCol w:w="200"/>
+              <w:gridCol w:w="20"/>
+              <w:gridCol w:w="7760"/>
+              <w:gridCol w:w="1040"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="40"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:gridSpan w:val="2"/>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:ind/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:b w:val="true"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">SIS  : </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="240"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="left"/>
+                    <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="194187665" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="194187665" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_6_14_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:gridSpan w:val="2"/>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:gridSpan w:val="2"/>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="600"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:ind/>
+                    <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="14"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Votre commune contient au moins un secteur d'information sur les sols (SIS) pouvant occasionner des obligations et des restrictions d'usage.</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">Renseignez vous auprès de votre mairie.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="60"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="120"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -40421,51 +42482,51 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="17"/>
+            <w:gridSpan w:val="20"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="10300"/>
               <w:gridCol w:w="10300"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="200"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
@@ -40552,52 +42613,79 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="7000"/>
+          <w:trHeight w:hRule="exact" w:val="4700"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -40766,50 +42854,59 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="220"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -40913,51 +43010,51 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -41186,57 +43283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447267956" name="Picture">
+                  <wp:docPr id="1091591953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447267956" name="Picture"/>
+                          <pic:cNvPr id="1091591953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41266,57 +43363,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405518238" name="Picture">
+                  <wp:docPr id="729529531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405518238" name="Picture"/>
+                          <pic:cNvPr id="729529531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41772,57 +43869,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820899963" name="Picture">
+                  <wp:docPr id="392351105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820899963" name="Picture"/>
+                          <pic:cNvPr id="392351105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44030,57 +46127,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584185008" name="Picture">
+                  <wp:docPr id="1994996776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584185008" name="Picture"/>
+                          <pic:cNvPr id="1994996776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44110,57 +46207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103895158" name="Picture">
+                  <wp:docPr id="1431005564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103895158" name="Picture"/>
+                          <pic:cNvPr id="1431005564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44598,57 +46695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351780616" name="Picture">
+                  <wp:docPr id="1437336197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351780616" name="Picture"/>
+                          <pic:cNvPr id="1437336197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47049,53 +49146,54 @@
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_11_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_1.png"/>
  <Relationship Id="img_0_1_11_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_3.png"/>
  <Relationship Id="img_0_1_11_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
  <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_4_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13.png"/>
  <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
  <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
  <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
- <Relationship Id="img_0_6_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.jpg"/>
+ <Relationship Id="img_0_6_16.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_16.jpg"/>
  <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
- <Relationship Id="img_0_6_12.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12.png"/>
+ <Relationship Id="img_0_6_15.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_15.png"/>
+ <Relationship Id="img_0_6_14_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_14_2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
 </coreProperties>