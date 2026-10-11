--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168659590" name="Picture">
+                  <wp:docPr id="962525019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168659590" name="Picture"/>
+                          <pic:cNvPr id="962525019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829645299" name="Picture">
+                  <wp:docPr id="100185290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829645299" name="Picture"/>
+                          <pic:cNvPr id="100185290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="824940586" name="Picture">
+                        <wp:docPr id="645482417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="824940586" name="Picture"/>
+                                <pic:cNvPr id="645482417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287967172" name="Picture">
+                  <wp:docPr id="395007499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287967172" name="Picture"/>
+                          <pic:cNvPr id="395007499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816023187" name="Picture">
+                  <wp:docPr id="1220324446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816023187" name="Picture"/>
+                          <pic:cNvPr id="1220324446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743967441" name="Picture">
+                  <wp:docPr id="1319594046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743967441" name="Picture"/>
+                          <pic:cNvPr id="1319594046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="819296749" name="Picture">
+                  <wp:docPr id="1739802511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="819296749" name="Picture"/>
+                          <pic:cNvPr id="1739802511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834086502" name="Picture">
+                  <wp:docPr id="1394549941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834086502" name="Picture"/>
+                          <pic:cNvPr id="1394549941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908740717" name="Picture">
+                        <wp:docPr id="631833358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908740717" name="Picture"/>
+                                <pic:cNvPr id="631833358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1225999550" name="Picture">
+                        <wp:docPr id="235956336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1225999550" name="Picture"/>
+                                <pic:cNvPr id="235956336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="986676658" name="Picture">
+                        <wp:docPr id="519593609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="986676658" name="Picture"/>
+                                <pic:cNvPr id="519593609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="536639637" name="Picture">
+                        <wp:docPr id="165933253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="536639637" name="Picture"/>
+                                <pic:cNvPr id="165933253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="875718884" name="Picture">
+                        <wp:docPr id="1964798859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="875718884" name="Picture"/>
+                                <pic:cNvPr id="1964798859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1790013696" name="Picture">
+                        <wp:docPr id="1664935651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1790013696" name="Picture"/>
+                                <pic:cNvPr id="1664935651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="65603929" name="Picture">
+                        <wp:docPr id="774709733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="65603929" name="Picture"/>
+                                <pic:cNvPr id="774709733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1101543887" name="Picture">
+                        <wp:docPr id="798206445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1101543887" name="Picture"/>
+                                <pic:cNvPr id="798206445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="108946780" name="Picture">
+                        <wp:docPr id="1833923503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="108946780" name="Picture"/>
+                                <pic:cNvPr id="1833923503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1881308304" name="Picture">
+                        <wp:docPr id="1531627645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1881308304" name="Picture"/>
+                                <pic:cNvPr id="1531627645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="285452206" name="Picture">
+                        <wp:docPr id="1065447608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="285452206" name="Picture"/>
+                                <pic:cNvPr id="1065447608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1398524543" name="Picture">
+                        <wp:docPr id="38560467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1398524543" name="Picture"/>
+                                <pic:cNvPr id="38560467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1293687472" name="Picture">
+                        <wp:docPr id="967741282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1293687472" name="Picture"/>
+                                <pic:cNvPr id="967741282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2086049093" name="Picture">
+                        <wp:docPr id="673288996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2086049093" name="Picture"/>
+                                <pic:cNvPr id="673288996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1684678258" name="Picture">
+                        <wp:docPr id="1906033050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1684678258" name="Picture"/>
+                                <pic:cNvPr id="1906033050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444493224" name="Picture">
+                  <wp:docPr id="1863479983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444493224" name="Picture"/>
+                          <pic:cNvPr id="1863479983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190608393" name="Picture">
+                  <wp:docPr id="1774044568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190608393" name="Picture"/>
+                          <pic:cNvPr id="1774044568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846544939" name="Picture">
+                  <wp:docPr id="1493711511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846544939" name="Picture"/>
+                          <pic:cNvPr id="1493711511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364994186" name="Picture">
+                  <wp:docPr id="1145689471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364994186" name="Picture"/>
+                          <pic:cNvPr id="1145689471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673071312" name="Picture">
+                  <wp:docPr id="352207017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673071312" name="Picture"/>
+                          <pic:cNvPr id="352207017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457805592" name="Picture">
+                  <wp:docPr id="1003114290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457805592" name="Picture"/>
+                          <pic:cNvPr id="1003114290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1363880991" name="Picture">
+                        <wp:docPr id="369606321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1363880991" name="Picture"/>
+                                <pic:cNvPr id="369606321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1472454688" name="Picture">
+                        <wp:docPr id="580790209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1472454688" name="Picture"/>
+                                <pic:cNvPr id="580790209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683499841" name="Picture">
+                  <wp:docPr id="61978068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683499841" name="Picture"/>
+                          <pic:cNvPr id="61978068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106378171" name="Picture">
+                  <wp:docPr id="371376686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106378171" name="Picture"/>
+                          <pic:cNvPr id="371376686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314722225" name="Picture">
+                  <wp:docPr id="1171349252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314722225" name="Picture"/>
+                          <pic:cNvPr id="1171349252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61110058" name="Picture">
+                  <wp:docPr id="1890790342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61110058" name="Picture"/>
+                          <pic:cNvPr id="1890790342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446876197" name="Picture">
+                  <wp:docPr id="1275451383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446876197" name="Picture"/>
+                          <pic:cNvPr id="1275451383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1973729555" name="Picture">
+                  <wp:docPr id="1887697758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1973729555" name="Picture"/>
+                          <pic:cNvPr id="1887697758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24529,57 +24529,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="605152446" name="Picture">
+                        <wp:docPr id="1987180832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="605152446" name="Picture"/>
+                                <pic:cNvPr id="1987180832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25504,57 +25504,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1676733282" name="Picture">
+                        <wp:docPr id="249059662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1676733282" name="Picture"/>
+                                <pic:cNvPr id="249059662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26893,57 +26893,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215285174" name="Picture">
+                  <wp:docPr id="2006518092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215285174" name="Picture"/>
+                          <pic:cNvPr id="2006518092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26982,57 +26982,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362314856" name="Picture">
+                  <wp:docPr id="1406603385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362314856" name="Picture"/>
+                          <pic:cNvPr id="1406603385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27626,57 +27626,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28685013" name="Picture">
+                  <wp:docPr id="2111447485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28685013" name="Picture"/>
+                          <pic:cNvPr id="2111447485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28624,57 +28624,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100737055" name="Picture">
+                  <wp:docPr id="1477578127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100737055" name="Picture"/>
+                          <pic:cNvPr id="1477578127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28727,57 +28727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995329596" name="Picture">
+                  <wp:docPr id="1742973001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995329596" name="Picture"/>
+                          <pic:cNvPr id="1742973001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30104,57 +30104,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350346013" name="Picture">
+                  <wp:docPr id="796298638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350346013" name="Picture"/>
+                          <pic:cNvPr id="796298638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31247,57 +31247,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1669953721" name="Picture">
+                        <wp:docPr id="1322035118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1669953721" name="Picture"/>
+                                <pic:cNvPr id="1322035118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32608,57 +32608,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041216742" name="Picture">
+                  <wp:docPr id="1439521028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041216742" name="Picture"/>
+                          <pic:cNvPr id="1439521028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32697,57 +32697,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961553840" name="Picture">
+                  <wp:docPr id="1846915557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961553840" name="Picture"/>
+                          <pic:cNvPr id="1846915557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33341,57 +33341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657771029" name="Picture">
+                  <wp:docPr id="1008236632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657771029" name="Picture"/>
+                          <pic:cNvPr id="1008236632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34339,57 +34339,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315543386" name="Picture">
+                  <wp:docPr id="294554299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315543386" name="Picture"/>
+                          <pic:cNvPr id="294554299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663885836" name="Picture">
+                  <wp:docPr id="741035040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663885836" name="Picture"/>
+                          <pic:cNvPr id="741035040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35821,57 +35821,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138062391" name="Picture">
+                  <wp:docPr id="1725760363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138062391" name="Picture"/>
+                          <pic:cNvPr id="1725760363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36955,57 +36955,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="332973328" name="Picture">
+                        <wp:docPr id="819656204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="332973328" name="Picture"/>
+                                <pic:cNvPr id="819656204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38449,57 +38449,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1324269134" name="Picture">
+                  <wp:docPr id="1041399079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1324269134" name="Picture"/>
+                          <pic:cNvPr id="1041399079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38538,57 +38538,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226022246" name="Picture">
+                  <wp:docPr id="648363200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226022246" name="Picture"/>
+                          <pic:cNvPr id="648363200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39182,57 +39182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348520316" name="Picture">
+                  <wp:docPr id="1479246948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348520316" name="Picture"/>
+                          <pic:cNvPr id="1479246948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40180,57 +40180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233673125" name="Picture">
+                  <wp:docPr id="352688590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233673125" name="Picture"/>
+                          <pic:cNvPr id="352688590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40283,57 +40283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404782279" name="Picture">
+                  <wp:docPr id="1621386718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404782279" name="Picture"/>
+                          <pic:cNvPr id="1621386718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41660,57 +41660,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531646329" name="Picture">
+                  <wp:docPr id="1936438152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531646329" name="Picture"/>
+                          <pic:cNvPr id="1936438152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42803,57 +42803,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203297495" name="Picture">
+                        <wp:docPr id="914537465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203297495" name="Picture"/>
+                                <pic:cNvPr id="914537465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44024,57 +44024,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148968320" name="Picture">
+                  <wp:docPr id="417053010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148968320" name="Picture"/>
+                          <pic:cNvPr id="417053010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44095,57 +44095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="819828636" name="Picture">
+                  <wp:docPr id="1028251429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="819828636" name="Picture"/>
+                          <pic:cNvPr id="1028251429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44509,57 +44509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712668510" name="Picture">
+                  <wp:docPr id="1721881942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712668510" name="Picture"/>
+                          <pic:cNvPr id="1721881942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>