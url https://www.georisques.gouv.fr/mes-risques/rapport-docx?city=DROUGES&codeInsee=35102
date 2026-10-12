--- v1 (2026-10-11)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962525019" name="Picture">
+                  <wp:docPr id="597559676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962525019" name="Picture"/>
+                          <pic:cNvPr id="597559676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100185290" name="Picture">
+                  <wp:docPr id="1272471734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100185290" name="Picture"/>
+                          <pic:cNvPr id="1272471734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="645482417" name="Picture">
+                        <wp:docPr id="372469029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="645482417" name="Picture"/>
+                                <pic:cNvPr id="372469029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395007499" name="Picture">
+                  <wp:docPr id="753887651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395007499" name="Picture"/>
+                          <pic:cNvPr id="753887651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220324446" name="Picture">
+                  <wp:docPr id="947424556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220324446" name="Picture"/>
+                          <pic:cNvPr id="947424556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1319594046" name="Picture">
+                  <wp:docPr id="1956798896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1319594046" name="Picture"/>
+                          <pic:cNvPr id="1956798896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1739802511" name="Picture">
+                  <wp:docPr id="1459795005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1739802511" name="Picture"/>
+                          <pic:cNvPr id="1459795005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1394549941" name="Picture">
+                  <wp:docPr id="465419181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1394549941" name="Picture"/>
+                          <pic:cNvPr id="465419181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="631833358" name="Picture">
+                        <wp:docPr id="1521069309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="631833358" name="Picture"/>
+                                <pic:cNvPr id="1521069309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="235956336" name="Picture">
+                        <wp:docPr id="478227841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="235956336" name="Picture"/>
+                                <pic:cNvPr id="478227841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="519593609" name="Picture">
+                        <wp:docPr id="516008402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="519593609" name="Picture"/>
+                                <pic:cNvPr id="516008402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="165933253" name="Picture">
+                        <wp:docPr id="862196606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="165933253" name="Picture"/>
+                                <pic:cNvPr id="862196606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1964798859" name="Picture">
+                        <wp:docPr id="1926760719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1964798859" name="Picture"/>
+                                <pic:cNvPr id="1926760719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1664935651" name="Picture">
+                        <wp:docPr id="1143475320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1664935651" name="Picture"/>
+                                <pic:cNvPr id="1143475320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="774709733" name="Picture">
+                        <wp:docPr id="58247842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="774709733" name="Picture"/>
+                                <pic:cNvPr id="58247842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="798206445" name="Picture">
+                        <wp:docPr id="465184621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="798206445" name="Picture"/>
+                                <pic:cNvPr id="465184621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1833923503" name="Picture">
+                        <wp:docPr id="1158812893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1833923503" name="Picture"/>
+                                <pic:cNvPr id="1158812893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1531627645" name="Picture">
+                        <wp:docPr id="1008392473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1531627645" name="Picture"/>
+                                <pic:cNvPr id="1008392473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1065447608" name="Picture">
+                        <wp:docPr id="769920523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1065447608" name="Picture"/>
+                                <pic:cNvPr id="769920523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="38560467" name="Picture">
+                        <wp:docPr id="1436981876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="38560467" name="Picture"/>
+                                <pic:cNvPr id="1436981876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="967741282" name="Picture">
+                        <wp:docPr id="896112092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="967741282" name="Picture"/>
+                                <pic:cNvPr id="896112092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="673288996" name="Picture">
+                        <wp:docPr id="808814100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="673288996" name="Picture"/>
+                                <pic:cNvPr id="808814100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1906033050" name="Picture">
+                        <wp:docPr id="657566364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1906033050" name="Picture"/>
+                                <pic:cNvPr id="657566364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863479983" name="Picture">
+                  <wp:docPr id="942229177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863479983" name="Picture"/>
+                          <pic:cNvPr id="942229177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774044568" name="Picture">
+                  <wp:docPr id="2084628338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774044568" name="Picture"/>
+                          <pic:cNvPr id="2084628338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493711511" name="Picture">
+                  <wp:docPr id="1489807779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493711511" name="Picture"/>
+                          <pic:cNvPr id="1489807779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145689471" name="Picture">
+                  <wp:docPr id="929964982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145689471" name="Picture"/>
+                          <pic:cNvPr id="929964982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352207017" name="Picture">
+                  <wp:docPr id="899834087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352207017" name="Picture"/>
+                          <pic:cNvPr id="899834087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003114290" name="Picture">
+                  <wp:docPr id="891021570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003114290" name="Picture"/>
+                          <pic:cNvPr id="891021570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="369606321" name="Picture">
+                        <wp:docPr id="1780051401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="369606321" name="Picture"/>
+                                <pic:cNvPr id="1780051401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="580790209" name="Picture">
+                        <wp:docPr id="1017724097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="580790209" name="Picture"/>
+                                <pic:cNvPr id="1017724097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61978068" name="Picture">
+                  <wp:docPr id="699857993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61978068" name="Picture"/>
+                          <pic:cNvPr id="699857993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371376686" name="Picture">
+                  <wp:docPr id="2068413129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371376686" name="Picture"/>
+                          <pic:cNvPr id="2068413129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171349252" name="Picture">
+                  <wp:docPr id="250814037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171349252" name="Picture"/>
+                          <pic:cNvPr id="250814037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890790342" name="Picture">
+                  <wp:docPr id="1068806633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890790342" name="Picture"/>
+                          <pic:cNvPr id="1068806633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275451383" name="Picture">
+                  <wp:docPr id="566959454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275451383" name="Picture"/>
+                          <pic:cNvPr id="566959454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887697758" name="Picture">
+                  <wp:docPr id="919117089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887697758" name="Picture"/>
+                          <pic:cNvPr id="919117089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24529,57 +24529,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1987180832" name="Picture">
+                        <wp:docPr id="2020535487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1987180832" name="Picture"/>
+                                <pic:cNvPr id="2020535487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25504,57 +25504,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="249059662" name="Picture">
+                        <wp:docPr id="1095827191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="249059662" name="Picture"/>
+                                <pic:cNvPr id="1095827191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26893,57 +26893,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006518092" name="Picture">
+                  <wp:docPr id="1314187638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006518092" name="Picture"/>
+                          <pic:cNvPr id="1314187638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26982,57 +26982,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406603385" name="Picture">
+                  <wp:docPr id="774996701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406603385" name="Picture"/>
+                          <pic:cNvPr id="774996701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27626,57 +27626,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111447485" name="Picture">
+                  <wp:docPr id="612674571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111447485" name="Picture"/>
+                          <pic:cNvPr id="612674571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28624,57 +28624,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477578127" name="Picture">
+                  <wp:docPr id="1620535932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477578127" name="Picture"/>
+                          <pic:cNvPr id="1620535932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28727,57 +28727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742973001" name="Picture">
+                  <wp:docPr id="1517257010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742973001" name="Picture"/>
+                          <pic:cNvPr id="1517257010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30104,57 +30104,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796298638" name="Picture">
+                  <wp:docPr id="340440022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796298638" name="Picture"/>
+                          <pic:cNvPr id="340440022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31247,57 +31247,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1322035118" name="Picture">
+                        <wp:docPr id="735562974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1322035118" name="Picture"/>
+                                <pic:cNvPr id="735562974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32608,57 +32608,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439521028" name="Picture">
+                  <wp:docPr id="1782718065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439521028" name="Picture"/>
+                          <pic:cNvPr id="1782718065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32697,57 +32697,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846915557" name="Picture">
+                  <wp:docPr id="236915811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846915557" name="Picture"/>
+                          <pic:cNvPr id="236915811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33341,57 +33341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008236632" name="Picture">
+                  <wp:docPr id="2013187520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008236632" name="Picture"/>
+                          <pic:cNvPr id="2013187520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34339,57 +34339,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294554299" name="Picture">
+                  <wp:docPr id="1595296064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294554299" name="Picture"/>
+                          <pic:cNvPr id="1595296064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741035040" name="Picture">
+                  <wp:docPr id="1193522187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741035040" name="Picture"/>
+                          <pic:cNvPr id="1193522187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35821,57 +35821,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725760363" name="Picture">
+                  <wp:docPr id="1995585531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725760363" name="Picture"/>
+                          <pic:cNvPr id="1995585531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36955,57 +36955,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="819656204" name="Picture">
+                        <wp:docPr id="264166669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="819656204" name="Picture"/>
+                                <pic:cNvPr id="264166669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38449,57 +38449,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041399079" name="Picture">
+                  <wp:docPr id="1754562286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041399079" name="Picture"/>
+                          <pic:cNvPr id="1754562286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38538,57 +38538,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="648363200" name="Picture">
+                  <wp:docPr id="511686760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="648363200" name="Picture"/>
+                          <pic:cNvPr id="511686760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39182,57 +39182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479246948" name="Picture">
+                  <wp:docPr id="1171561544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479246948" name="Picture"/>
+                          <pic:cNvPr id="1171561544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40180,57 +40180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352688590" name="Picture">
+                  <wp:docPr id="318592908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352688590" name="Picture"/>
+                          <pic:cNvPr id="318592908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40283,57 +40283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621386718" name="Picture">
+                  <wp:docPr id="601953230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621386718" name="Picture"/>
+                          <pic:cNvPr id="601953230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41660,57 +41660,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936438152" name="Picture">
+                  <wp:docPr id="693906970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936438152" name="Picture"/>
+                          <pic:cNvPr id="693906970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42803,57 +42803,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="914537465" name="Picture">
+                        <wp:docPr id="342145416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="914537465" name="Picture"/>
+                                <pic:cNvPr id="342145416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44024,57 +44024,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417053010" name="Picture">
+                  <wp:docPr id="1543535072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417053010" name="Picture"/>
+                          <pic:cNvPr id="1543535072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44095,57 +44095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028251429" name="Picture">
+                  <wp:docPr id="536285499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028251429" name="Picture"/>
+                          <pic:cNvPr id="536285499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44509,57 +44509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721881942" name="Picture">
+                  <wp:docPr id="64787230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721881942" name="Picture"/>
+                          <pic:cNvPr id="64787230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>