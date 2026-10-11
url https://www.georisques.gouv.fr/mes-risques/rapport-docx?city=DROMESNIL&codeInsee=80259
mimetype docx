--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982669483" name="Picture">
+                  <wp:docPr id="1274345262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982669483" name="Picture"/>
+                          <pic:cNvPr id="1274345262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735079517" name="Picture">
+                  <wp:docPr id="1683292424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735079517" name="Picture"/>
+                          <pic:cNvPr id="1683292424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1513693326" name="Picture">
+                        <wp:docPr id="45575831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1513693326" name="Picture"/>
+                                <pic:cNvPr id="45575831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694872144" name="Picture">
+                  <wp:docPr id="243554087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694872144" name="Picture"/>
+                          <pic:cNvPr id="243554087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23354736" name="Picture">
+                  <wp:docPr id="501610672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23354736" name="Picture"/>
+                          <pic:cNvPr id="501610672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284102517" name="Picture">
+                  <wp:docPr id="121811421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284102517" name="Picture"/>
+                          <pic:cNvPr id="121811421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743968236" name="Picture">
+                  <wp:docPr id="1868607009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743968236" name="Picture"/>
+                          <pic:cNvPr id="1868607009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521616005" name="Picture">
+                  <wp:docPr id="261163039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521616005" name="Picture"/>
+                          <pic:cNvPr id="261163039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1935047567" name="Picture">
+                        <wp:docPr id="1493384296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1935047567" name="Picture"/>
+                                <pic:cNvPr id="1493384296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1385550601" name="Picture">
+                        <wp:docPr id="1147202256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1385550601" name="Picture"/>
+                                <pic:cNvPr id="1147202256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="725030909" name="Picture">
+                        <wp:docPr id="260582176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="725030909" name="Picture"/>
+                                <pic:cNvPr id="260582176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1166826173" name="Picture">
+                        <wp:docPr id="1240609836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1166826173" name="Picture"/>
+                                <pic:cNvPr id="1240609836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="932791738" name="Picture">
+                        <wp:docPr id="744232128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="932791738" name="Picture"/>
+                                <pic:cNvPr id="744232128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579985075" name="Picture">
+                        <wp:docPr id="416761740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579985075" name="Picture"/>
+                                <pic:cNvPr id="416761740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1335576063" name="Picture">
+                        <wp:docPr id="1542885375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1335576063" name="Picture"/>
+                                <pic:cNvPr id="1542885375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="484735211" name="Picture">
+                        <wp:docPr id="1646199516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="484735211" name="Picture"/>
+                                <pic:cNvPr id="1646199516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1131143895" name="Picture">
+                        <wp:docPr id="11063881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1131143895" name="Picture"/>
+                                <pic:cNvPr id="11063881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="210772924" name="Picture">
+                        <wp:docPr id="1989603239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="210772924" name="Picture"/>
+                                <pic:cNvPr id="1989603239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="102394164" name="Picture">
+                        <wp:docPr id="727318570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="102394164" name="Picture"/>
+                                <pic:cNvPr id="727318570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="841227425" name="Picture">
+                        <wp:docPr id="861930440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="841227425" name="Picture"/>
+                                <pic:cNvPr id="861930440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1507746226" name="Picture">
+                        <wp:docPr id="47421934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1507746226" name="Picture"/>
+                                <pic:cNvPr id="47421934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1931550936" name="Picture">
+                        <wp:docPr id="1245422185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1931550936" name="Picture"/>
+                                <pic:cNvPr id="1245422185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="564667311" name="Picture">
+                        <wp:docPr id="1854770787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="564667311" name="Picture"/>
+                                <pic:cNvPr id="1854770787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1746326318" name="Picture">
+                        <wp:docPr id="1712930774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1746326318" name="Picture"/>
+                                <pic:cNvPr id="1712930774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="667513669" name="Picture">
+                        <wp:docPr id="1209471242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="667513669" name="Picture"/>
+                                <pic:cNvPr id="1209471242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="700876416" name="Picture">
+                        <wp:docPr id="261358773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="700876416" name="Picture"/>
+                                <pic:cNvPr id="261358773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478448639" name="Picture">
+                  <wp:docPr id="1323156208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478448639" name="Picture"/>
+                          <pic:cNvPr id="1323156208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429147674" name="Picture">
+                  <wp:docPr id="1739085543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429147674" name="Picture"/>
+                          <pic:cNvPr id="1739085543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906671913" name="Picture">
+                  <wp:docPr id="212306161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906671913" name="Picture"/>
+                          <pic:cNvPr id="212306161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595711017" name="Picture">
+                  <wp:docPr id="283917768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595711017" name="Picture"/>
+                          <pic:cNvPr id="283917768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763536227" name="Picture">
+                  <wp:docPr id="1432025416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763536227" name="Picture"/>
+                          <pic:cNvPr id="1432025416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962914766" name="Picture">
+                  <wp:docPr id="991856392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962914766" name="Picture"/>
+                          <pic:cNvPr id="991856392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="290480168" name="Picture">
+                        <wp:docPr id="1810815798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="290480168" name="Picture"/>
+                                <pic:cNvPr id="1810815798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20167,57 +20167,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1666552616" name="Picture">
+                        <wp:docPr id="286009321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1666552616" name="Picture"/>
+                                <pic:cNvPr id="286009321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21777,57 +21777,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1025377447" name="Picture">
+                  <wp:docPr id="553574555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1025377447" name="Picture"/>
+                          <pic:cNvPr id="553574555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21866,57 +21866,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573795139" name="Picture">
+                  <wp:docPr id="1692375145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573795139" name="Picture"/>
+                          <pic:cNvPr id="1692375145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22510,57 +22510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315437313" name="Picture">
+                  <wp:docPr id="345819252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315437313" name="Picture"/>
+                          <pic:cNvPr id="345819252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23508,57 +23508,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86317877" name="Picture">
+                  <wp:docPr id="28207215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86317877" name="Picture"/>
+                          <pic:cNvPr id="28207215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23611,57 +23611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508008225" name="Picture">
+                  <wp:docPr id="122152538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508008225" name="Picture"/>
+                          <pic:cNvPr id="122152538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24992,57 +24992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168643428" name="Picture">
+                  <wp:docPr id="1327461923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168643428" name="Picture"/>
+                          <pic:cNvPr id="1327461923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26135,57 +26135,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1201135346" name="Picture">
+                        <wp:docPr id="768459271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1201135346" name="Picture"/>
+                                <pic:cNvPr id="768459271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27524,57 +27524,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664926991" name="Picture">
+                  <wp:docPr id="433522675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664926991" name="Picture"/>
+                          <pic:cNvPr id="433522675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032254088" name="Picture">
+                  <wp:docPr id="121016781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032254088" name="Picture"/>
+                          <pic:cNvPr id="121016781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28257,57 +28257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074569766" name="Picture">
+                  <wp:docPr id="1850045569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074569766" name="Picture"/>
+                          <pic:cNvPr id="1850045569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29255,57 +29255,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273710331" name="Picture">
+                  <wp:docPr id="233056726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273710331" name="Picture"/>
+                          <pic:cNvPr id="233056726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29358,57 +29358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860913422" name="Picture">
+                  <wp:docPr id="1897790808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860913422" name="Picture"/>
+                          <pic:cNvPr id="1897790808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30735,57 +30735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459870970" name="Picture">
+                  <wp:docPr id="1886761195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459870970" name="Picture"/>
+                          <pic:cNvPr id="1886761195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31878,57 +31878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100246785" name="Picture">
+                        <wp:docPr id="773229023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100246785" name="Picture"/>
+                                <pic:cNvPr id="773229023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33239,57 +33239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280593224" name="Picture">
+                  <wp:docPr id="1933153822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280593224" name="Picture"/>
+                          <pic:cNvPr id="1933153822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33328,57 +33328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895530096" name="Picture">
+                  <wp:docPr id="2123121805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895530096" name="Picture"/>
+                          <pic:cNvPr id="2123121805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33972,57 +33972,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140826860" name="Picture">
+                  <wp:docPr id="1003777504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140826860" name="Picture"/>
+                          <pic:cNvPr id="1003777504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34970,57 +34970,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911573244" name="Picture">
+                  <wp:docPr id="162203205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911573244" name="Picture"/>
+                          <pic:cNvPr id="162203205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35073,57 +35073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314372328" name="Picture">
+                  <wp:docPr id="339743566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314372328" name="Picture"/>
+                          <pic:cNvPr id="339743566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36450,57 +36450,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493939648" name="Picture">
+                  <wp:docPr id="508628165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493939648" name="Picture"/>
+                          <pic:cNvPr id="508628165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37593,57 +37593,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="351092157" name="Picture">
+                        <wp:docPr id="1358200359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="351092157" name="Picture"/>
+                                <pic:cNvPr id="1358200359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38951,57 +38951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273428309" name="Picture">
+                  <wp:docPr id="1188390872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273428309" name="Picture"/>
+                          <pic:cNvPr id="1188390872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39040,57 +39040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362887192" name="Picture">
+                  <wp:docPr id="822933398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362887192" name="Picture"/>
+                          <pic:cNvPr id="822933398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39663,57 +39663,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073493291" name="Picture">
+                  <wp:docPr id="764557297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073493291" name="Picture"/>
+                          <pic:cNvPr id="764557297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40580,57 +40580,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010944394" name="Picture">
+                  <wp:docPr id="604327603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010944394" name="Picture"/>
+                          <pic:cNvPr id="604327603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40683,57 +40683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982948526" name="Picture">
+                  <wp:docPr id="916959843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982948526" name="Picture"/>
+                          <pic:cNvPr id="916959843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42006,57 +42006,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202082295" name="Picture">
+                  <wp:docPr id="255991240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202082295" name="Picture"/>
+                          <pic:cNvPr id="255991240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42788,57 +42788,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707707790" name="Picture">
+                  <wp:docPr id="1525669031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707707790" name="Picture"/>
+                          <pic:cNvPr id="1525669031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42877,57 +42877,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609701077" name="Picture">
+                  <wp:docPr id="1172059759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609701077" name="Picture"/>
+                          <pic:cNvPr id="1172059759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43509,57 +43509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233988788" name="Picture">
+                  <wp:docPr id="761138919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233988788" name="Picture"/>
+                          <pic:cNvPr id="761138919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44453,57 +44453,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032171603" name="Picture">
+                  <wp:docPr id="1203505407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032171603" name="Picture"/>
+                          <pic:cNvPr id="1203505407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44565,57 +44565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1470822295" name="Picture">
+                  <wp:docPr id="946491538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1470822295" name="Picture"/>
+                          <pic:cNvPr id="946491538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46224,57 +46224,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717763857" name="Picture">
+                  <wp:docPr id="1964257919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717763857" name="Picture"/>
+                          <pic:cNvPr id="1964257919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47403,57 +47403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963246130" name="Picture">
+                  <wp:docPr id="328312963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963246130" name="Picture"/>
+                          <pic:cNvPr id="328312963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47483,57 +47483,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873959117" name="Picture">
+                  <wp:docPr id="585880534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873959117" name="Picture"/>
+                          <pic:cNvPr id="585880534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47971,57 +47971,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1539865077" name="Picture">
+                  <wp:docPr id="1571600862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1539865077" name="Picture"/>
+                          <pic:cNvPr id="1571600862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>