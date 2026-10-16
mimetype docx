--- v1 (2026-10-11)
+++ v2 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274345262" name="Picture">
+                  <wp:docPr id="1465072391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274345262" name="Picture"/>
+                          <pic:cNvPr id="1465072391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683292424" name="Picture">
+                  <wp:docPr id="1335467006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683292424" name="Picture"/>
+                          <pic:cNvPr id="1335467006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="45575831" name="Picture">
+                        <wp:docPr id="811578452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="45575831" name="Picture"/>
+                                <pic:cNvPr id="811578452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243554087" name="Picture">
+                  <wp:docPr id="523005588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243554087" name="Picture"/>
+                          <pic:cNvPr id="523005588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501610672" name="Picture">
+                  <wp:docPr id="1093100057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501610672" name="Picture"/>
+                          <pic:cNvPr id="1093100057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121811421" name="Picture">
+                  <wp:docPr id="933892463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121811421" name="Picture"/>
+                          <pic:cNvPr id="933892463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868607009" name="Picture">
+                  <wp:docPr id="1175404526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868607009" name="Picture"/>
+                          <pic:cNvPr id="1175404526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="261163039" name="Picture">
+                  <wp:docPr id="1442694666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="261163039" name="Picture"/>
+                          <pic:cNvPr id="1442694666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1493384296" name="Picture">
+                        <wp:docPr id="615836197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1493384296" name="Picture"/>
+                                <pic:cNvPr id="615836197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1147202256" name="Picture">
+                        <wp:docPr id="1413664913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1147202256" name="Picture"/>
+                                <pic:cNvPr id="1413664913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="260582176" name="Picture">
+                        <wp:docPr id="1696509341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="260582176" name="Picture"/>
+                                <pic:cNvPr id="1696509341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1240609836" name="Picture">
+                        <wp:docPr id="1160390193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1240609836" name="Picture"/>
+                                <pic:cNvPr id="1160390193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="744232128" name="Picture">
+                        <wp:docPr id="2135551692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="744232128" name="Picture"/>
+                                <pic:cNvPr id="2135551692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="416761740" name="Picture">
+                        <wp:docPr id="117318641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="416761740" name="Picture"/>
+                                <pic:cNvPr id="117318641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1542885375" name="Picture">
+                        <wp:docPr id="478028296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1542885375" name="Picture"/>
+                                <pic:cNvPr id="478028296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1646199516" name="Picture">
+                        <wp:docPr id="1708341383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1646199516" name="Picture"/>
+                                <pic:cNvPr id="1708341383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="11063881" name="Picture">
+                        <wp:docPr id="1914511138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="11063881" name="Picture"/>
+                                <pic:cNvPr id="1914511138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1989603239" name="Picture">
+                        <wp:docPr id="1394028437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1989603239" name="Picture"/>
+                                <pic:cNvPr id="1394028437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="727318570" name="Picture">
+                        <wp:docPr id="482279895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="727318570" name="Picture"/>
+                                <pic:cNvPr id="482279895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="861930440" name="Picture">
+                        <wp:docPr id="930607178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="861930440" name="Picture"/>
+                                <pic:cNvPr id="930607178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="47421934" name="Picture">
+                        <wp:docPr id="335874551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="47421934" name="Picture"/>
+                                <pic:cNvPr id="335874551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1245422185" name="Picture">
+                        <wp:docPr id="1948201279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1245422185" name="Picture"/>
+                                <pic:cNvPr id="1948201279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1854770787" name="Picture">
+                        <wp:docPr id="200618362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1854770787" name="Picture"/>
+                                <pic:cNvPr id="200618362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1712930774" name="Picture">
+                        <wp:docPr id="1231726350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1712930774" name="Picture"/>
+                                <pic:cNvPr id="1231726350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1209471242" name="Picture">
+                        <wp:docPr id="728720501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1209471242" name="Picture"/>
+                                <pic:cNvPr id="728720501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="261358773" name="Picture">
+                        <wp:docPr id="1703717837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="261358773" name="Picture"/>
+                                <pic:cNvPr id="1703717837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323156208" name="Picture">
+                  <wp:docPr id="101830935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323156208" name="Picture"/>
+                          <pic:cNvPr id="101830935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1739085543" name="Picture">
+                  <wp:docPr id="852021580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1739085543" name="Picture"/>
+                          <pic:cNvPr id="852021580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212306161" name="Picture">
+                  <wp:docPr id="2067370205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212306161" name="Picture"/>
+                          <pic:cNvPr id="2067370205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283917768" name="Picture">
+                  <wp:docPr id="1512266546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283917768" name="Picture"/>
+                          <pic:cNvPr id="1512266546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432025416" name="Picture">
+                  <wp:docPr id="451963525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432025416" name="Picture"/>
+                          <pic:cNvPr id="451963525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991856392" name="Picture">
+                  <wp:docPr id="1680329339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991856392" name="Picture"/>
+                          <pic:cNvPr id="1680329339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1810815798" name="Picture">
+                        <wp:docPr id="1159880902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1810815798" name="Picture"/>
+                                <pic:cNvPr id="1159880902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20167,57 +20167,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="286009321" name="Picture">
+                        <wp:docPr id="1752284104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="286009321" name="Picture"/>
+                                <pic:cNvPr id="1752284104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21777,57 +21777,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553574555" name="Picture">
+                  <wp:docPr id="450441238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553574555" name="Picture"/>
+                          <pic:cNvPr id="450441238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21866,57 +21866,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692375145" name="Picture">
+                  <wp:docPr id="941945570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692375145" name="Picture"/>
+                          <pic:cNvPr id="941945570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22510,57 +22510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345819252" name="Picture">
+                  <wp:docPr id="1575920085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345819252" name="Picture"/>
+                          <pic:cNvPr id="1575920085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23508,57 +23508,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28207215" name="Picture">
+                  <wp:docPr id="575458461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28207215" name="Picture"/>
+                          <pic:cNvPr id="575458461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23611,57 +23611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122152538" name="Picture">
+                  <wp:docPr id="280028344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122152538" name="Picture"/>
+                          <pic:cNvPr id="280028344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24992,57 +24992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327461923" name="Picture">
+                  <wp:docPr id="2021415650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327461923" name="Picture"/>
+                          <pic:cNvPr id="2021415650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26135,57 +26135,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="768459271" name="Picture">
+                        <wp:docPr id="1103285513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="768459271" name="Picture"/>
+                                <pic:cNvPr id="1103285513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27524,57 +27524,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433522675" name="Picture">
+                  <wp:docPr id="1542665369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433522675" name="Picture"/>
+                          <pic:cNvPr id="1542665369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121016781" name="Picture">
+                  <wp:docPr id="205187716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121016781" name="Picture"/>
+                          <pic:cNvPr id="205187716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28257,57 +28257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850045569" name="Picture">
+                  <wp:docPr id="1449574277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850045569" name="Picture"/>
+                          <pic:cNvPr id="1449574277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29255,57 +29255,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233056726" name="Picture">
+                  <wp:docPr id="642933670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233056726" name="Picture"/>
+                          <pic:cNvPr id="642933670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29358,57 +29358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897790808" name="Picture">
+                  <wp:docPr id="1069579111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897790808" name="Picture"/>
+                          <pic:cNvPr id="1069579111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30735,57 +30735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886761195" name="Picture">
+                  <wp:docPr id="1597471014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886761195" name="Picture"/>
+                          <pic:cNvPr id="1597471014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31878,57 +31878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="773229023" name="Picture">
+                        <wp:docPr id="1390967204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="773229023" name="Picture"/>
+                                <pic:cNvPr id="1390967204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33239,57 +33239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933153822" name="Picture">
+                  <wp:docPr id="913495190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933153822" name="Picture"/>
+                          <pic:cNvPr id="913495190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33328,57 +33328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123121805" name="Picture">
+                  <wp:docPr id="1423384486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123121805" name="Picture"/>
+                          <pic:cNvPr id="1423384486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33972,57 +33972,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003777504" name="Picture">
+                  <wp:docPr id="1801864367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003777504" name="Picture"/>
+                          <pic:cNvPr id="1801864367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34970,57 +34970,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162203205" name="Picture">
+                  <wp:docPr id="73944080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162203205" name="Picture"/>
+                          <pic:cNvPr id="73944080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35073,57 +35073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339743566" name="Picture">
+                  <wp:docPr id="1890337203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339743566" name="Picture"/>
+                          <pic:cNvPr id="1890337203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36450,57 +36450,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508628165" name="Picture">
+                  <wp:docPr id="78128043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508628165" name="Picture"/>
+                          <pic:cNvPr id="78128043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37593,57 +37593,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1358200359" name="Picture">
+                        <wp:docPr id="309192737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1358200359" name="Picture"/>
+                                <pic:cNvPr id="309192737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38951,57 +38951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1188390872" name="Picture">
+                  <wp:docPr id="1469920444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1188390872" name="Picture"/>
+                          <pic:cNvPr id="1469920444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39040,57 +39040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822933398" name="Picture">
+                  <wp:docPr id="462460128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822933398" name="Picture"/>
+                          <pic:cNvPr id="462460128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39663,57 +39663,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764557297" name="Picture">
+                  <wp:docPr id="721178927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764557297" name="Picture"/>
+                          <pic:cNvPr id="721178927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40580,57 +40580,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604327603" name="Picture">
+                  <wp:docPr id="99446237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604327603" name="Picture"/>
+                          <pic:cNvPr id="99446237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40683,57 +40683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916959843" name="Picture">
+                  <wp:docPr id="361524587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916959843" name="Picture"/>
+                          <pic:cNvPr id="361524587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42006,57 +42006,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255991240" name="Picture">
+                  <wp:docPr id="1389454699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255991240" name="Picture"/>
+                          <pic:cNvPr id="1389454699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42788,57 +42788,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525669031" name="Picture">
+                  <wp:docPr id="904678182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525669031" name="Picture"/>
+                          <pic:cNvPr id="904678182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42877,57 +42877,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172059759" name="Picture">
+                  <wp:docPr id="1825544909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172059759" name="Picture"/>
+                          <pic:cNvPr id="1825544909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43509,57 +43509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761138919" name="Picture">
+                  <wp:docPr id="1296431614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761138919" name="Picture"/>
+                          <pic:cNvPr id="1296431614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44453,57 +44453,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203505407" name="Picture">
+                  <wp:docPr id="1573896468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203505407" name="Picture"/>
+                          <pic:cNvPr id="1573896468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44565,57 +44565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946491538" name="Picture">
+                  <wp:docPr id="810286329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946491538" name="Picture"/>
+                          <pic:cNvPr id="810286329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46224,57 +46224,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964257919" name="Picture">
+                  <wp:docPr id="1415189920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964257919" name="Picture"/>
+                          <pic:cNvPr id="1415189920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47403,57 +47403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328312963" name="Picture">
+                  <wp:docPr id="486593059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328312963" name="Picture"/>
+                          <pic:cNvPr id="486593059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47483,57 +47483,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585880534" name="Picture">
+                  <wp:docPr id="413806109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585880534" name="Picture"/>
+                          <pic:cNvPr id="413806109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47971,57 +47971,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571600862" name="Picture">
+                  <wp:docPr id="104142669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571600862" name="Picture"/>
+                          <pic:cNvPr id="104142669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>