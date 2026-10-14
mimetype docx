--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069047133" name="Picture">
+                  <wp:docPr id="1845169854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069047133" name="Picture"/>
+                          <pic:cNvPr id="1845169854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695914640" name="Picture">
+                  <wp:docPr id="1220512661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695914640" name="Picture"/>
+                          <pic:cNvPr id="1220512661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="45794444" name="Picture">
+                        <wp:docPr id="409245077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="45794444" name="Picture"/>
+                                <pic:cNvPr id="409245077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="332993087" name="Picture">
+                  <wp:docPr id="2053532995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="332993087" name="Picture"/>
+                          <pic:cNvPr id="2053532995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021658994" name="Picture">
+                  <wp:docPr id="1194061666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021658994" name="Picture"/>
+                          <pic:cNvPr id="1194061666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004577751" name="Picture">
+                  <wp:docPr id="1956019237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004577751" name="Picture"/>
+                          <pic:cNvPr id="1956019237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="998844551" name="Picture">
+                  <wp:docPr id="840380338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="998844551" name="Picture"/>
+                          <pic:cNvPr id="840380338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036330602" name="Picture">
+                  <wp:docPr id="2116000593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036330602" name="Picture"/>
+                          <pic:cNvPr id="2116000593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1067175641" name="Picture">
+                        <wp:docPr id="346993198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1067175641" name="Picture"/>
+                                <pic:cNvPr id="346993198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107312029" name="Picture">
+                        <wp:docPr id="896561585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107312029" name="Picture"/>
+                                <pic:cNvPr id="896561585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1001411145" name="Picture">
+                        <wp:docPr id="2039393581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1001411145" name="Picture"/>
+                                <pic:cNvPr id="2039393581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1138915294" name="Picture">
+                        <wp:docPr id="2139739083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1138915294" name="Picture"/>
+                                <pic:cNvPr id="2139739083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1675361697" name="Picture">
+                        <wp:docPr id="406880563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1675361697" name="Picture"/>
+                                <pic:cNvPr id="406880563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1438080881" name="Picture">
+                        <wp:docPr id="1690792388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1438080881" name="Picture"/>
+                                <pic:cNvPr id="1690792388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1764832425" name="Picture">
+                        <wp:docPr id="536468776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1764832425" name="Picture"/>
+                                <pic:cNvPr id="536468776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1170002818" name="Picture">
+                        <wp:docPr id="1064928891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1170002818" name="Picture"/>
+                                <pic:cNvPr id="1064928891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1151297570" name="Picture">
+                        <wp:docPr id="2203719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1151297570" name="Picture"/>
+                                <pic:cNvPr id="2203719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2012727713" name="Picture">
+                        <wp:docPr id="1441758949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2012727713" name="Picture"/>
+                                <pic:cNvPr id="1441758949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="932936637" name="Picture">
+                        <wp:docPr id="1220298595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="932936637" name="Picture"/>
+                                <pic:cNvPr id="1220298595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2099562402" name="Picture">
+                        <wp:docPr id="973034500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2099562402" name="Picture"/>
+                                <pic:cNvPr id="973034500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1090419637" name="Picture">
+                        <wp:docPr id="520133935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1090419637" name="Picture"/>
+                                <pic:cNvPr id="520133935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="414402659" name="Picture">
+                        <wp:docPr id="997533125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="414402659" name="Picture"/>
+                                <pic:cNvPr id="997533125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2134492029" name="Picture">
+                        <wp:docPr id="1257324541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2134492029" name="Picture"/>
+                                <pic:cNvPr id="1257324541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053071561" name="Picture">
+                  <wp:docPr id="1169385953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053071561" name="Picture"/>
+                          <pic:cNvPr id="1169385953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380160862" name="Picture">
+                  <wp:docPr id="1949366073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380160862" name="Picture"/>
+                          <pic:cNvPr id="1949366073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896652848" name="Picture">
+                  <wp:docPr id="292105382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896652848" name="Picture"/>
+                          <pic:cNvPr id="292105382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026659003" name="Picture">
+                  <wp:docPr id="1195364416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026659003" name="Picture"/>
+                          <pic:cNvPr id="1195364416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731694992" name="Picture">
+                  <wp:docPr id="323635953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731694992" name="Picture"/>
+                          <pic:cNvPr id="323635953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080556483" name="Picture">
+                  <wp:docPr id="1043162080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080556483" name="Picture"/>
+                          <pic:cNvPr id="1043162080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="807549857" name="Picture">
+                        <wp:docPr id="989408038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="807549857" name="Picture"/>
+                                <pic:cNvPr id="989408038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844374732" name="Picture">
+                  <wp:docPr id="1428533694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844374732" name="Picture"/>
+                          <pic:cNvPr id="1428533694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177882151" name="Picture">
+                  <wp:docPr id="1210768060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177882151" name="Picture"/>
+                          <pic:cNvPr id="1210768060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743510131" name="Picture">
+                  <wp:docPr id="997816452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743510131" name="Picture"/>
+                          <pic:cNvPr id="997816452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080377177" name="Picture">
+                  <wp:docPr id="1281948551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080377177" name="Picture"/>
+                          <pic:cNvPr id="1281948551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985983314" name="Picture">
+                  <wp:docPr id="810400923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985983314" name="Picture"/>
+                          <pic:cNvPr id="810400923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752087271" name="Picture">
+                  <wp:docPr id="1175221235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752087271" name="Picture"/>
+                          <pic:cNvPr id="1175221235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="796495739" name="Picture">
+                        <wp:docPr id="1011056142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="796495739" name="Picture"/>
+                                <pic:cNvPr id="1011056142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="651212113" name="Picture">
+                        <wp:docPr id="136468486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="651212113" name="Picture"/>
+                                <pic:cNvPr id="136468486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093588298" name="Picture">
+                  <wp:docPr id="1066680203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093588298" name="Picture"/>
+                          <pic:cNvPr id="1066680203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2092564338" name="Picture">
+                  <wp:docPr id="41262082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2092564338" name="Picture"/>
+                          <pic:cNvPr id="41262082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422783991" name="Picture">
+                  <wp:docPr id="689895604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422783991" name="Picture"/>
+                          <pic:cNvPr id="689895604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956270672" name="Picture">
+                  <wp:docPr id="107852162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956270672" name="Picture"/>
+                          <pic:cNvPr id="107852162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585633538" name="Picture">
+                  <wp:docPr id="1846174498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585633538" name="Picture"/>
+                          <pic:cNvPr id="1846174498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1301186881" name="Picture">
+                  <wp:docPr id="1821261016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1301186881" name="Picture"/>
+                          <pic:cNvPr id="1821261016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1997121423" name="Picture">
+                        <wp:docPr id="1055813284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1997121423" name="Picture"/>
+                                <pic:cNvPr id="1055813284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730082192" name="Picture">
+                  <wp:docPr id="1893777575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730082192" name="Picture"/>
+                          <pic:cNvPr id="1893777575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948237980" name="Picture">
+                  <wp:docPr id="829260266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948237980" name="Picture"/>
+                          <pic:cNvPr id="829260266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42666972" name="Picture">
+                  <wp:docPr id="2092646957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42666972" name="Picture"/>
+                          <pic:cNvPr id="2092646957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404096499" name="Picture">
+                  <wp:docPr id="1012817369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404096499" name="Picture"/>
+                          <pic:cNvPr id="1012817369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513514402" name="Picture">
+                  <wp:docPr id="560245553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513514402" name="Picture"/>
+                          <pic:cNvPr id="560245553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1693885974" name="Picture">
+                  <wp:docPr id="1872600458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1693885974" name="Picture"/>
+                          <pic:cNvPr id="1872600458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="631921701" name="Picture">
+                        <wp:docPr id="2019263243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="631921701" name="Picture"/>
+                                <pic:cNvPr id="2019263243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382116911" name="Picture">
+                  <wp:docPr id="1590037628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382116911" name="Picture"/>
+                          <pic:cNvPr id="1590037628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643813286" name="Picture">
+                  <wp:docPr id="2049023860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643813286" name="Picture"/>
+                          <pic:cNvPr id="2049023860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031838209" name="Picture">
+                  <wp:docPr id="1220027263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031838209" name="Picture"/>
+                          <pic:cNvPr id="1220027263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661224566" name="Picture">
+                  <wp:docPr id="819223858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661224566" name="Picture"/>
+                          <pic:cNvPr id="819223858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594422643" name="Picture">
+                  <wp:docPr id="236452672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594422643" name="Picture"/>
+                          <pic:cNvPr id="236452672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41451,51 +41451,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">4 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">5 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890553986" name="Picture">
+                  <wp:docPr id="996890874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890553986" name="Picture"/>
+                          <pic:cNvPr id="996890874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834290311" name="Picture">
+                  <wp:docPr id="1878385280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834290311" name="Picture"/>
+                          <pic:cNvPr id="1878385280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103675456" name="Picture">
+                  <wp:docPr id="630673034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103675456" name="Picture"/>
+                          <pic:cNvPr id="630673034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676101405" name="Picture">
+                  <wp:docPr id="1965213104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676101405" name="Picture"/>
+                          <pic:cNvPr id="1965213104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44467,51 +44467,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">5 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -45311,51 +45311,209 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10140"/>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP524423" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP524423</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EIFFAGE TP GRANDS TRAVAUX </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="9900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>