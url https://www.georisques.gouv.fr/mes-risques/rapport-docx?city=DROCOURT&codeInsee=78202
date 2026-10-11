--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704742725" name="Picture">
+                  <wp:docPr id="744970823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704742725" name="Picture"/>
+                          <pic:cNvPr id="744970823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1854294269" name="Picture">
+                  <wp:docPr id="611983207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1854294269" name="Picture"/>
+                          <pic:cNvPr id="611983207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="850481353" name="Picture">
+                        <wp:docPr id="960102893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="850481353" name="Picture"/>
+                                <pic:cNvPr id="960102893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962776150" name="Picture">
+                  <wp:docPr id="2039032745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962776150" name="Picture"/>
+                          <pic:cNvPr id="2039032745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802925104" name="Picture">
+                  <wp:docPr id="1703913933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802925104" name="Picture"/>
+                          <pic:cNvPr id="1703913933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992087148" name="Picture">
+                  <wp:docPr id="280744137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992087148" name="Picture"/>
+                          <pic:cNvPr id="280744137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945215537" name="Picture">
+                  <wp:docPr id="1793076939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945215537" name="Picture"/>
+                          <pic:cNvPr id="1793076939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443267039" name="Picture">
+                  <wp:docPr id="464050810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443267039" name="Picture"/>
+                          <pic:cNvPr id="464050810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="263847552" name="Picture">
+                        <wp:docPr id="2016312992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="263847552" name="Picture"/>
+                                <pic:cNvPr id="2016312992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1801433465" name="Picture">
+                        <wp:docPr id="1441195039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1801433465" name="Picture"/>
+                                <pic:cNvPr id="1441195039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1348990184" name="Picture">
+                        <wp:docPr id="1532758037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1348990184" name="Picture"/>
+                                <pic:cNvPr id="1532758037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="734315870" name="Picture">
+                        <wp:docPr id="298910256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="734315870" name="Picture"/>
+                                <pic:cNvPr id="298910256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1831254865" name="Picture">
+                        <wp:docPr id="1213869174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1831254865" name="Picture"/>
+                                <pic:cNvPr id="1213869174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1044750639" name="Picture">
+                        <wp:docPr id="1248630715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1044750639" name="Picture"/>
+                                <pic:cNvPr id="1248630715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1923363183" name="Picture">
+                        <wp:docPr id="785634588" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1923363183" name="Picture"/>
+                                <pic:cNvPr id="785634588" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="998622074" name="Picture">
+                        <wp:docPr id="2011798079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="998622074" name="Picture"/>
+                                <pic:cNvPr id="2011798079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="114346733" name="Picture">
+                        <wp:docPr id="1207619873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="114346733" name="Picture"/>
+                                <pic:cNvPr id="1207619873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="552186005" name="Picture">
+                        <wp:docPr id="1711551988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="552186005" name="Picture"/>
+                                <pic:cNvPr id="1711551988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1756303863" name="Picture">
+                        <wp:docPr id="24325752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1756303863" name="Picture"/>
+                                <pic:cNvPr id="24325752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="236666607" name="Picture">
+                        <wp:docPr id="1574308580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="236666607" name="Picture"/>
+                                <pic:cNvPr id="1574308580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1822671483" name="Picture">
+                        <wp:docPr id="1526017795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1822671483" name="Picture"/>
+                                <pic:cNvPr id="1526017795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="379223096" name="Picture">
+                        <wp:docPr id="142038651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="379223096" name="Picture"/>
+                                <pic:cNvPr id="142038651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2052376613" name="Picture">
+                        <wp:docPr id="1566672287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2052376613" name="Picture"/>
+                                <pic:cNvPr id="1566672287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="349649299" name="Picture">
+                        <wp:docPr id="1667921516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="349649299" name="Picture"/>
+                                <pic:cNvPr id="1667921516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="426677560" name="Picture">
+                        <wp:docPr id="980674082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="426677560" name="Picture"/>
+                                <pic:cNvPr id="980674082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1254187233" name="Picture">
+                        <wp:docPr id="1496479437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1254187233" name="Picture"/>
+                                <pic:cNvPr id="1496479437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401664194" name="Picture">
+                  <wp:docPr id="1500182400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401664194" name="Picture"/>
+                          <pic:cNvPr id="1500182400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401813349" name="Picture">
+                  <wp:docPr id="1754400728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401813349" name="Picture"/>
+                          <pic:cNvPr id="1754400728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219274220" name="Picture">
+                  <wp:docPr id="110196902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219274220" name="Picture"/>
+                          <pic:cNvPr id="110196902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313211148" name="Picture">
+                  <wp:docPr id="1178130544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313211148" name="Picture"/>
+                          <pic:cNvPr id="1178130544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306427571" name="Picture">
+                  <wp:docPr id="1342380320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306427571" name="Picture"/>
+                          <pic:cNvPr id="1342380320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="337482646" name="Picture">
+                  <wp:docPr id="560288139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="337482646" name="Picture"/>
+                          <pic:cNvPr id="560288139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="984966440" name="Picture">
+                        <wp:docPr id="891193850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="984966440" name="Picture"/>
+                                <pic:cNvPr id="891193850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258232127" name="Picture">
+                  <wp:docPr id="698850903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258232127" name="Picture"/>
+                          <pic:cNvPr id="698850903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749231468" name="Picture">
+                  <wp:docPr id="115644117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749231468" name="Picture"/>
+                          <pic:cNvPr id="115644117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043577193" name="Picture">
+                  <wp:docPr id="1198821034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043577193" name="Picture"/>
+                          <pic:cNvPr id="1198821034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840521169" name="Picture">
+                  <wp:docPr id="625172619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840521169" name="Picture"/>
+                          <pic:cNvPr id="625172619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31307427" name="Picture">
+                  <wp:docPr id="531278226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31307427" name="Picture"/>
+                          <pic:cNvPr id="531278226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975005220" name="Picture">
+                  <wp:docPr id="259529524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975005220" name="Picture"/>
+                          <pic:cNvPr id="259529524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1323663659" name="Picture">
+                        <wp:docPr id="790971604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1323663659" name="Picture"/>
+                                <pic:cNvPr id="790971604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530113173" name="Picture">
+                  <wp:docPr id="1623935935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530113173" name="Picture"/>
+                          <pic:cNvPr id="1623935935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840425706" name="Picture">
+                  <wp:docPr id="75938830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840425706" name="Picture"/>
+                          <pic:cNvPr id="75938830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026436118" name="Picture">
+                  <wp:docPr id="1346468673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026436118" name="Picture"/>
+                          <pic:cNvPr id="1346468673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818678233" name="Picture">
+                  <wp:docPr id="1818347423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818678233" name="Picture"/>
+                          <pic:cNvPr id="1818347423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396077209" name="Picture">
+                  <wp:docPr id="49655167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396077209" name="Picture"/>
+                          <pic:cNvPr id="49655167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529637987" name="Picture">
+                  <wp:docPr id="1893342224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529637987" name="Picture"/>
+                          <pic:cNvPr id="1893342224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1384396641" name="Picture">
+                        <wp:docPr id="1524702461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1384396641" name="Picture"/>
+                                <pic:cNvPr id="1524702461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083446760" name="Picture">
+                  <wp:docPr id="2063311149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083446760" name="Picture"/>
+                          <pic:cNvPr id="2063311149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890680524" name="Picture">
+                  <wp:docPr id="2069421458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890680524" name="Picture"/>
+                          <pic:cNvPr id="2069421458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547911078" name="Picture">
+                  <wp:docPr id="1335580160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547911078" name="Picture"/>
+                          <pic:cNvPr id="1335580160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550123804" name="Picture">
+                  <wp:docPr id="1928186205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550123804" name="Picture"/>
+                          <pic:cNvPr id="1928186205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696561173" name="Picture">
+                  <wp:docPr id="2055295081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696561173" name="Picture"/>
+                          <pic:cNvPr id="2055295081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386969513" name="Picture">
+                  <wp:docPr id="1234391709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386969513" name="Picture"/>
+                          <pic:cNvPr id="1234391709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="8708641" name="Picture">
+                        <wp:docPr id="826651343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="8708641" name="Picture"/>
+                                <pic:cNvPr id="826651343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166438313" name="Picture">
+                  <wp:docPr id="1653672384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166438313" name="Picture"/>
+                          <pic:cNvPr id="1653672384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1265963394" name="Picture">
+                  <wp:docPr id="1364020221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1265963394" name="Picture"/>
+                          <pic:cNvPr id="1364020221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="52011114" name="Picture">
+                  <wp:docPr id="1381318005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="52011114" name="Picture"/>
+                          <pic:cNvPr id="1381318005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668532682" name="Picture">
+                  <wp:docPr id="2075616695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668532682" name="Picture"/>
+                          <pic:cNvPr id="2075616695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898192991" name="Picture">
+                  <wp:docPr id="1914504473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898192991" name="Picture"/>
+                          <pic:cNvPr id="1914504473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143672618" name="Picture">
+                  <wp:docPr id="2118929469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143672618" name="Picture"/>
+                          <pic:cNvPr id="2118929469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295310290" name="Picture">
+                  <wp:docPr id="152213361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295310290" name="Picture"/>
+                          <pic:cNvPr id="152213361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476660183" name="Picture">
+                  <wp:docPr id="363012042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476660183" name="Picture"/>
+                          <pic:cNvPr id="363012042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707666831" name="Picture">
+                  <wp:docPr id="1818238197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707666831" name="Picture"/>
+                          <pic:cNvPr id="1818238197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406566978" name="Picture">
+                  <wp:docPr id="1393632202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406566978" name="Picture"/>
+                          <pic:cNvPr id="1393632202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039478810" name="Picture">
+                  <wp:docPr id="522260397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039478810" name="Picture"/>
+                          <pic:cNvPr id="522260397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286318287" name="Picture">
+                  <wp:docPr id="1187248735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286318287" name="Picture"/>
+                          <pic:cNvPr id="1187248735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="337590885" name="Picture">
+                  <wp:docPr id="1700351173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="337590885" name="Picture"/>
+                          <pic:cNvPr id="1700351173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199441391" name="Picture">
+                  <wp:docPr id="672975656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199441391" name="Picture"/>
+                          <pic:cNvPr id="672975656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166394396" name="Picture">
+                  <wp:docPr id="2087608222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166394396" name="Picture"/>
+                          <pic:cNvPr id="2087608222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>