--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636574139" name="Picture">
+                  <wp:docPr id="1116243627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636574139" name="Picture"/>
+                          <pic:cNvPr id="1116243627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380609693" name="Picture">
+                  <wp:docPr id="1074455258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380609693" name="Picture"/>
+                          <pic:cNvPr id="1074455258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1195816439" name="Picture">
+                        <wp:docPr id="1645919157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1195816439" name="Picture"/>
+                                <pic:cNvPr id="1645919157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964201483" name="Picture">
+                  <wp:docPr id="1241146841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964201483" name="Picture"/>
+                          <pic:cNvPr id="1241146841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="651110315" name="Picture">
+                  <wp:docPr id="1581280763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="651110315" name="Picture"/>
+                          <pic:cNvPr id="1581280763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290887375" name="Picture">
+                  <wp:docPr id="170360413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290887375" name="Picture"/>
+                          <pic:cNvPr id="170360413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37765590" name="Picture">
+                  <wp:docPr id="1571787695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37765590" name="Picture"/>
+                          <pic:cNvPr id="1571787695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825212605" name="Picture">
+                  <wp:docPr id="1714038529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825212605" name="Picture"/>
+                          <pic:cNvPr id="1714038529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1801894489" name="Picture">
+                        <wp:docPr id="1339336166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1801894489" name="Picture"/>
+                                <pic:cNvPr id="1339336166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="134307839" name="Picture">
+                        <wp:docPr id="1363054198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="134307839" name="Picture"/>
+                                <pic:cNvPr id="1363054198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="287220515" name="Picture">
+                        <wp:docPr id="1754941408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="287220515" name="Picture"/>
+                                <pic:cNvPr id="1754941408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="27360619" name="Picture">
+                        <wp:docPr id="562404093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="27360619" name="Picture"/>
+                                <pic:cNvPr id="562404093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1399836116" name="Picture">
+                        <wp:docPr id="198941629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1399836116" name="Picture"/>
+                                <pic:cNvPr id="198941629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2039312524" name="Picture">
+                        <wp:docPr id="1154235635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2039312524" name="Picture"/>
+                                <pic:cNvPr id="1154235635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1583627872" name="Picture">
+                        <wp:docPr id="1363328425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1583627872" name="Picture"/>
+                                <pic:cNvPr id="1363328425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258179749" name="Picture">
+                        <wp:docPr id="2046890565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258179749" name="Picture"/>
+                                <pic:cNvPr id="2046890565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="202585" name="Picture">
+                        <wp:docPr id="206297529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="202585" name="Picture"/>
+                                <pic:cNvPr id="206297529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2076300577" name="Picture">
+                        <wp:docPr id="393237190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2076300577" name="Picture"/>
+                                <pic:cNvPr id="393237190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1559397910" name="Picture">
+                        <wp:docPr id="1259779690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1559397910" name="Picture"/>
+                                <pic:cNvPr id="1259779690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1120384042" name="Picture">
+                        <wp:docPr id="438539408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1120384042" name="Picture"/>
+                                <pic:cNvPr id="438539408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1785751564" name="Picture">
+                        <wp:docPr id="1562282294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1785751564" name="Picture"/>
+                                <pic:cNvPr id="1562282294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="546158393" name="Picture">
+                        <wp:docPr id="1462181513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="546158393" name="Picture"/>
+                                <pic:cNvPr id="1462181513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1393077047" name="Picture">
+                        <wp:docPr id="510169734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1393077047" name="Picture"/>
+                                <pic:cNvPr id="510169734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344426798" name="Picture">
+                  <wp:docPr id="38130659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344426798" name="Picture"/>
+                          <pic:cNvPr id="38130659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607202818" name="Picture">
+                  <wp:docPr id="510519372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607202818" name="Picture"/>
+                          <pic:cNvPr id="510519372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365970471" name="Picture">
+                  <wp:docPr id="1414585572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365970471" name="Picture"/>
+                          <pic:cNvPr id="1414585572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683538358" name="Picture">
+                  <wp:docPr id="787954932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683538358" name="Picture"/>
+                          <pic:cNvPr id="787954932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365537920" name="Picture">
+                  <wp:docPr id="584234455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365537920" name="Picture"/>
+                          <pic:cNvPr id="584234455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368519388" name="Picture">
+                  <wp:docPr id="1845733247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368519388" name="Picture"/>
+                          <pic:cNvPr id="1845733247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="831819569" name="Picture">
+                        <wp:docPr id="526148684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="831819569" name="Picture"/>
+                                <pic:cNvPr id="526148684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656682514" name="Picture">
+                  <wp:docPr id="935826013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656682514" name="Picture"/>
+                          <pic:cNvPr id="935826013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470898556" name="Picture">
+                  <wp:docPr id="1964440072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470898556" name="Picture"/>
+                          <pic:cNvPr id="1964440072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157925064" name="Picture">
+                  <wp:docPr id="152346338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157925064" name="Picture"/>
+                          <pic:cNvPr id="152346338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313638576" name="Picture">
+                  <wp:docPr id="2083710996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313638576" name="Picture"/>
+                          <pic:cNvPr id="2083710996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016934566" name="Picture">
+                  <wp:docPr id="1194861221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016934566" name="Picture"/>
+                          <pic:cNvPr id="1194861221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675557688" name="Picture">
+                  <wp:docPr id="930076181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675557688" name="Picture"/>
+                          <pic:cNvPr id="930076181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="55943455" name="Picture">
+                        <wp:docPr id="135232362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="55943455" name="Picture"/>
+                                <pic:cNvPr id="135232362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1345161497" name="Picture">
+                        <wp:docPr id="688827310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1345161497" name="Picture"/>
+                                <pic:cNvPr id="688827310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128512858" name="Picture">
+                  <wp:docPr id="1512653262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128512858" name="Picture"/>
+                          <pic:cNvPr id="1512653262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575032312" name="Picture">
+                  <wp:docPr id="1693677454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575032312" name="Picture"/>
+                          <pic:cNvPr id="1693677454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107728064" name="Picture">
+                  <wp:docPr id="230675202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107728064" name="Picture"/>
+                          <pic:cNvPr id="230675202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432171109" name="Picture">
+                  <wp:docPr id="517394577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432171109" name="Picture"/>
+                          <pic:cNvPr id="517394577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899536860" name="Picture">
+                  <wp:docPr id="830631376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899536860" name="Picture"/>
+                          <pic:cNvPr id="830631376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82589967" name="Picture">
+                  <wp:docPr id="1058932675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82589967" name="Picture"/>
+                          <pic:cNvPr id="1058932675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2068050570" name="Picture">
+                        <wp:docPr id="1497453100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2068050570" name="Picture"/>
+                                <pic:cNvPr id="1497453100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511875244" name="Picture">
+                  <wp:docPr id="372139736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511875244" name="Picture"/>
+                          <pic:cNvPr id="372139736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549710165" name="Picture">
+                  <wp:docPr id="191612409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549710165" name="Picture"/>
+                          <pic:cNvPr id="191612409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175227774" name="Picture">
+                  <wp:docPr id="316410065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175227774" name="Picture"/>
+                          <pic:cNvPr id="316410065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126310464" name="Picture">
+                  <wp:docPr id="1031722097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126310464" name="Picture"/>
+                          <pic:cNvPr id="1031722097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312204655" name="Picture">
+                  <wp:docPr id="971324330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312204655" name="Picture"/>
+                          <pic:cNvPr id="971324330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271012350" name="Picture">
+                  <wp:docPr id="641903025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271012350" name="Picture"/>
+                          <pic:cNvPr id="641903025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1726200156" name="Picture">
+                        <wp:docPr id="655160633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1726200156" name="Picture"/>
+                                <pic:cNvPr id="655160633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939036013" name="Picture">
+                  <wp:docPr id="1959341825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939036013" name="Picture"/>
+                          <pic:cNvPr id="1959341825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286273943" name="Picture">
+                  <wp:docPr id="875346332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286273943" name="Picture"/>
+                          <pic:cNvPr id="875346332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527029884" name="Picture">
+                  <wp:docPr id="645196494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527029884" name="Picture"/>
+                          <pic:cNvPr id="645196494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586870092" name="Picture">
+                  <wp:docPr id="440016236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586870092" name="Picture"/>
+                          <pic:cNvPr id="440016236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="375023664" name="Picture">
+                  <wp:docPr id="146099263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="375023664" name="Picture"/>
+                          <pic:cNvPr id="146099263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054263320" name="Picture">
+                  <wp:docPr id="36671886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054263320" name="Picture"/>
+                          <pic:cNvPr id="36671886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582001686" name="Picture">
+                  <wp:docPr id="2021958062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582001686" name="Picture"/>
+                          <pic:cNvPr id="2021958062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414485411" name="Picture">
+                  <wp:docPr id="1665134775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414485411" name="Picture"/>
+                          <pic:cNvPr id="1665134775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347137293" name="Picture">
+                  <wp:docPr id="1372498143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347137293" name="Picture"/>
+                          <pic:cNvPr id="1372498143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>