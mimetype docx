--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287361121" name="Picture">
+                  <wp:docPr id="713549938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287361121" name="Picture"/>
+                          <pic:cNvPr id="713549938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027452197" name="Picture">
+                  <wp:docPr id="485629283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027452197" name="Picture"/>
+                          <pic:cNvPr id="485629283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="499166018" name="Picture">
+                        <wp:docPr id="1296351808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="499166018" name="Picture"/>
+                                <pic:cNvPr id="1296351808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888792842" name="Picture">
+                  <wp:docPr id="1478233809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888792842" name="Picture"/>
+                          <pic:cNvPr id="1478233809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263618797" name="Picture">
+                  <wp:docPr id="322055725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263618797" name="Picture"/>
+                          <pic:cNvPr id="322055725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233958447" name="Picture">
+                  <wp:docPr id="2059330854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233958447" name="Picture"/>
+                          <pic:cNvPr id="2059330854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312679949" name="Picture">
+                  <wp:docPr id="659630820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312679949" name="Picture"/>
+                          <pic:cNvPr id="659630820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903970950" name="Picture">
+                  <wp:docPr id="1584119712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903970950" name="Picture"/>
+                          <pic:cNvPr id="1584119712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1197785655" name="Picture">
+                        <wp:docPr id="1589598670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1197785655" name="Picture"/>
+                                <pic:cNvPr id="1589598670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="289569700" name="Picture">
+                        <wp:docPr id="397376083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="289569700" name="Picture"/>
+                                <pic:cNvPr id="397376083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="687730075" name="Picture">
+                        <wp:docPr id="260983032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="687730075" name="Picture"/>
+                                <pic:cNvPr id="260983032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="210813429" name="Picture">
+                        <wp:docPr id="96673735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="210813429" name="Picture"/>
+                                <pic:cNvPr id="96673735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="350555724" name="Picture">
+                        <wp:docPr id="1212005183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="350555724" name="Picture"/>
+                                <pic:cNvPr id="1212005183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1984429182" name="Picture">
+                        <wp:docPr id="1972844931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1984429182" name="Picture"/>
+                                <pic:cNvPr id="1972844931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1949560463" name="Picture">
+                        <wp:docPr id="1000666528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1949560463" name="Picture"/>
+                                <pic:cNvPr id="1000666528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2099839962" name="Picture">
+                        <wp:docPr id="1446826803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2099839962" name="Picture"/>
+                                <pic:cNvPr id="1446826803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1753585316" name="Picture">
+                        <wp:docPr id="804134971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1753585316" name="Picture"/>
+                                <pic:cNvPr id="804134971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="41096283" name="Picture">
+                        <wp:docPr id="719180124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="41096283" name="Picture"/>
+                                <pic:cNvPr id="719180124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1310251311" name="Picture">
+                        <wp:docPr id="1241955769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1310251311" name="Picture"/>
+                                <pic:cNvPr id="1241955769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1440830585" name="Picture">
+                        <wp:docPr id="1939340307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1440830585" name="Picture"/>
+                                <pic:cNvPr id="1939340307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1316977709" name="Picture">
+                        <wp:docPr id="443721572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1316977709" name="Picture"/>
+                                <pic:cNvPr id="443721572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1324978730" name="Picture">
+                        <wp:docPr id="2102449543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1324978730" name="Picture"/>
+                                <pic:cNvPr id="2102449543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1381863804" name="Picture">
+                        <wp:docPr id="1857576251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1381863804" name="Picture"/>
+                                <pic:cNvPr id="1857576251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035753263" name="Picture">
+                  <wp:docPr id="760499213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035753263" name="Picture"/>
+                          <pic:cNvPr id="760499213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769661230" name="Picture">
+                  <wp:docPr id="1004503517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769661230" name="Picture"/>
+                          <pic:cNvPr id="1004503517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858320886" name="Picture">
+                  <wp:docPr id="275036704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858320886" name="Picture"/>
+                          <pic:cNvPr id="275036704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912010985" name="Picture">
+                  <wp:docPr id="1390581861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912010985" name="Picture"/>
+                          <pic:cNvPr id="1390581861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619762426" name="Picture">
+                  <wp:docPr id="1385496541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619762426" name="Picture"/>
+                          <pic:cNvPr id="1385496541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715071852" name="Picture">
+                  <wp:docPr id="424716429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715071852" name="Picture"/>
+                          <pic:cNvPr id="424716429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="977275040" name="Picture">
+                        <wp:docPr id="922395218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="977275040" name="Picture"/>
+                                <pic:cNvPr id="922395218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275530908" name="Picture">
+                  <wp:docPr id="1817993603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275530908" name="Picture"/>
+                          <pic:cNvPr id="1817993603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125710178" name="Picture">
+                  <wp:docPr id="426593878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125710178" name="Picture"/>
+                          <pic:cNvPr id="426593878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041048233" name="Picture">
+                  <wp:docPr id="2053543707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041048233" name="Picture"/>
+                          <pic:cNvPr id="2053543707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432146238" name="Picture">
+                  <wp:docPr id="398869444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432146238" name="Picture"/>
+                          <pic:cNvPr id="398869444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655527195" name="Picture">
+                  <wp:docPr id="1346204278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655527195" name="Picture"/>
+                          <pic:cNvPr id="1346204278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653002392" name="Picture">
+                  <wp:docPr id="1038164321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653002392" name="Picture"/>
+                          <pic:cNvPr id="1038164321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="127674264" name="Picture">
+                        <wp:docPr id="829566576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="127674264" name="Picture"/>
+                                <pic:cNvPr id="829566576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035986306" name="Picture">
+                  <wp:docPr id="1873891128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035986306" name="Picture"/>
+                          <pic:cNvPr id="1873891128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534698826" name="Picture">
+                  <wp:docPr id="1326513424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534698826" name="Picture"/>
+                          <pic:cNvPr id="1326513424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495168763" name="Picture">
+                  <wp:docPr id="763780031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495168763" name="Picture"/>
+                          <pic:cNvPr id="763780031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800270401" name="Picture">
+                  <wp:docPr id="1488812299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800270401" name="Picture"/>
+                          <pic:cNvPr id="1488812299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953226913" name="Picture">
+                  <wp:docPr id="173717790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953226913" name="Picture"/>
+                          <pic:cNvPr id="173717790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917907259" name="Picture">
+                  <wp:docPr id="1028469121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917907259" name="Picture"/>
+                          <pic:cNvPr id="1028469121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1052956594" name="Picture">
+                        <wp:docPr id="655549347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1052956594" name="Picture"/>
+                                <pic:cNvPr id="655549347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141369196" name="Picture">
+                  <wp:docPr id="1418199610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141369196" name="Picture"/>
+                          <pic:cNvPr id="1418199610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061550291" name="Picture">
+                  <wp:docPr id="1553952725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061550291" name="Picture"/>
+                          <pic:cNvPr id="1553952725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143668422" name="Picture">
+                  <wp:docPr id="1184199793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143668422" name="Picture"/>
+                          <pic:cNvPr id="1184199793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511037991" name="Picture">
+                  <wp:docPr id="183831821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511037991" name="Picture"/>
+                          <pic:cNvPr id="183831821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="251687926" name="Picture">
+                  <wp:docPr id="1704567233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="251687926" name="Picture"/>
+                          <pic:cNvPr id="1704567233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134508754" name="Picture">
+                  <wp:docPr id="818393511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134508754" name="Picture"/>
+                          <pic:cNvPr id="818393511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1095049929" name="Picture">
+                        <wp:docPr id="1306967035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1095049929" name="Picture"/>
+                                <pic:cNvPr id="1306967035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853272743" name="Picture">
+                  <wp:docPr id="1075929449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853272743" name="Picture"/>
+                          <pic:cNvPr id="1075929449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465841966" name="Picture">
+                  <wp:docPr id="483131035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465841966" name="Picture"/>
+                          <pic:cNvPr id="483131035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506357655" name="Picture">
+                  <wp:docPr id="1832115580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506357655" name="Picture"/>
+                          <pic:cNvPr id="1832115580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019432655" name="Picture">
+                  <wp:docPr id="1877329967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019432655" name="Picture"/>
+                          <pic:cNvPr id="1877329967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802627429" name="Picture">
+                  <wp:docPr id="31028950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802627429" name="Picture"/>
+                          <pic:cNvPr id="31028950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734640152" name="Picture">
+                  <wp:docPr id="615762065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734640152" name="Picture"/>
+                          <pic:cNvPr id="615762065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="663870692" name="Picture">
+                        <wp:docPr id="1437391116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="663870692" name="Picture"/>
+                                <pic:cNvPr id="1437391116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505026626" name="Picture">
+                  <wp:docPr id="1529723338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505026626" name="Picture"/>
+                          <pic:cNvPr id="1529723338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926910486" name="Picture">
+                  <wp:docPr id="80872296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926910486" name="Picture"/>
+                          <pic:cNvPr id="80872296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214803887" name="Picture">
+                  <wp:docPr id="1446280733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214803887" name="Picture"/>
+                          <pic:cNvPr id="1446280733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44937,57 +44937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630859941" name="Picture">
+                  <wp:docPr id="1708752376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630859941" name="Picture"/>
+                          <pic:cNvPr id="1708752376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45008,57 +45008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105090167" name="Picture">
+                  <wp:docPr id="1896151912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105090167" name="Picture"/>
+                          <pic:cNvPr id="1896151912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45422,57 +45422,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551514942" name="Picture">
+                  <wp:docPr id="70625219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551514942" name="Picture"/>
+                          <pic:cNvPr id="70625219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>