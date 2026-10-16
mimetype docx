--- v0 (2026-08-19)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738482616" name="Picture">
+                  <wp:docPr id="989568501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738482616" name="Picture"/>
+                          <pic:cNvPr id="989568501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739812506" name="Picture">
+                  <wp:docPr id="1026277327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739812506" name="Picture"/>
+                          <pic:cNvPr id="1026277327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="150722581" name="Picture">
+                        <wp:docPr id="1276355678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="150722581" name="Picture"/>
+                                <pic:cNvPr id="1276355678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541846070" name="Picture">
+                  <wp:docPr id="2139098500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541846070" name="Picture"/>
+                          <pic:cNvPr id="2139098500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383969262" name="Picture">
+                  <wp:docPr id="622870214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383969262" name="Picture"/>
+                          <pic:cNvPr id="622870214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78778785" name="Picture">
+                  <wp:docPr id="1398345118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78778785" name="Picture"/>
+                          <pic:cNvPr id="1398345118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1539531718" name="Picture">
+                  <wp:docPr id="308380714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1539531718" name="Picture"/>
+                          <pic:cNvPr id="308380714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122291018" name="Picture">
+                  <wp:docPr id="1596916958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122291018" name="Picture"/>
+                          <pic:cNvPr id="1596916958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="788851378" name="Picture">
+                        <wp:docPr id="143516770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="788851378" name="Picture"/>
+                                <pic:cNvPr id="143516770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1936726867" name="Picture">
+                        <wp:docPr id="83315915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1936726867" name="Picture"/>
+                                <pic:cNvPr id="83315915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="782257724" name="Picture">
+                        <wp:docPr id="473638257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="782257724" name="Picture"/>
+                                <pic:cNvPr id="473638257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784869529" name="Picture">
+                        <wp:docPr id="1589572531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784869529" name="Picture"/>
+                                <pic:cNvPr id="1589572531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1377272162" name="Picture">
+                        <wp:docPr id="1345265836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1377272162" name="Picture"/>
+                                <pic:cNvPr id="1345265836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1505255486" name="Picture">
+                        <wp:docPr id="769052899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1505255486" name="Picture"/>
+                                <pic:cNvPr id="769052899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1073995160" name="Picture">
+                        <wp:docPr id="2143897332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1073995160" name="Picture"/>
+                                <pic:cNvPr id="2143897332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1744144293" name="Picture">
+                        <wp:docPr id="284362195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1744144293" name="Picture"/>
+                                <pic:cNvPr id="284362195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="861400053" name="Picture">
+                        <wp:docPr id="83934081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="861400053" name="Picture"/>
+                                <pic:cNvPr id="83934081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1092832671" name="Picture">
+                        <wp:docPr id="816009796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1092832671" name="Picture"/>
+                                <pic:cNvPr id="816009796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1464832815" name="Picture">
+                        <wp:docPr id="1277470741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1464832815" name="Picture"/>
+                                <pic:cNvPr id="1277470741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="904289000" name="Picture">
+                        <wp:docPr id="537533418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="904289000" name="Picture"/>
+                                <pic:cNvPr id="537533418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2120117810" name="Picture">
+                        <wp:docPr id="1825794725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2120117810" name="Picture"/>
+                                <pic:cNvPr id="1825794725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="882365625" name="Picture">
+                        <wp:docPr id="436805527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="882365625" name="Picture"/>
+                                <pic:cNvPr id="436805527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1803523538" name="Picture">
+                        <wp:docPr id="1299576880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1803523538" name="Picture"/>
+                                <pic:cNvPr id="1299576880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116265198" name="Picture">
+                  <wp:docPr id="1563425196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116265198" name="Picture"/>
+                          <pic:cNvPr id="1563425196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436970561" name="Picture">
+                  <wp:docPr id="1587868678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436970561" name="Picture"/>
+                          <pic:cNvPr id="1587868678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315357231" name="Picture">
+                  <wp:docPr id="607820116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315357231" name="Picture"/>
+                          <pic:cNvPr id="607820116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994645704" name="Picture">
+                  <wp:docPr id="1914236130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994645704" name="Picture"/>
+                          <pic:cNvPr id="1914236130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69259687" name="Picture">
+                  <wp:docPr id="1194859535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69259687" name="Picture"/>
+                          <pic:cNvPr id="1194859535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934719257" name="Picture">
+                  <wp:docPr id="1736958377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934719257" name="Picture"/>
+                          <pic:cNvPr id="1736958377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889758822" name="Picture">
+                        <wp:docPr id="1867162720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889758822" name="Picture"/>
+                                <pic:cNvPr id="1867162720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382596436" name="Picture">
+                  <wp:docPr id="650372938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382596436" name="Picture"/>
+                          <pic:cNvPr id="650372938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293277057" name="Picture">
+                  <wp:docPr id="451739663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293277057" name="Picture"/>
+                          <pic:cNvPr id="451739663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637920860" name="Picture">
+                  <wp:docPr id="540987030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637920860" name="Picture"/>
+                          <pic:cNvPr id="540987030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355895563" name="Picture">
+                  <wp:docPr id="381377074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355895563" name="Picture"/>
+                          <pic:cNvPr id="381377074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891012072" name="Picture">
+                  <wp:docPr id="1000951057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891012072" name="Picture"/>
+                          <pic:cNvPr id="1000951057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42778645" name="Picture">
+                  <wp:docPr id="594254962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42778645" name="Picture"/>
+                          <pic:cNvPr id="594254962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1076426330" name="Picture">
+                        <wp:docPr id="360289685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1076426330" name="Picture"/>
+                                <pic:cNvPr id="360289685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515911172" name="Picture">
+                  <wp:docPr id="1050198831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515911172" name="Picture"/>
+                          <pic:cNvPr id="1050198831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24411704" name="Picture">
+                  <wp:docPr id="832974373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24411704" name="Picture"/>
+                          <pic:cNvPr id="832974373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947675727" name="Picture">
+                  <wp:docPr id="3015301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947675727" name="Picture"/>
+                          <pic:cNvPr id="3015301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1397112358" name="Picture">
+                  <wp:docPr id="200363631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1397112358" name="Picture"/>
+                          <pic:cNvPr id="200363631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391647096" name="Picture">
+                  <wp:docPr id="1133496150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391647096" name="Picture"/>
+                          <pic:cNvPr id="1133496150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="651382702" name="Picture">
+                  <wp:docPr id="458533588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="651382702" name="Picture"/>
+                          <pic:cNvPr id="458533588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363980616" name="Picture">
+                  <wp:docPr id="1289976382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363980616" name="Picture"/>
+                          <pic:cNvPr id="1289976382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690185327" name="Picture">
+                  <wp:docPr id="1918860156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690185327" name="Picture"/>
+                          <pic:cNvPr id="1918860156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710638887" name="Picture">
+                  <wp:docPr id="924513851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710638887" name="Picture"/>
+                          <pic:cNvPr id="924513851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163066141" name="Picture">
+                  <wp:docPr id="1711221071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163066141" name="Picture"/>
+                          <pic:cNvPr id="1711221071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293945790" name="Picture">
+                  <wp:docPr id="428051267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293945790" name="Picture"/>
+                          <pic:cNvPr id="428051267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103390549" name="Picture">
+                  <wp:docPr id="1767148578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103390549" name="Picture"/>
+                          <pic:cNvPr id="1767148578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="937938927" name="Picture">
+                        <wp:docPr id="1381751745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="937938927" name="Picture"/>
+                                <pic:cNvPr id="1381751745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859215327" name="Picture">
+                  <wp:docPr id="530802740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859215327" name="Picture"/>
+                          <pic:cNvPr id="530802740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127649138" name="Picture">
+                  <wp:docPr id="895464979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127649138" name="Picture"/>
+                          <pic:cNvPr id="895464979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364086240" name="Picture">
+                  <wp:docPr id="857208083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364086240" name="Picture"/>
+                          <pic:cNvPr id="857208083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731176407" name="Picture">
+                  <wp:docPr id="898831640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731176407" name="Picture"/>
+                          <pic:cNvPr id="898831640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078104330" name="Picture">
+                  <wp:docPr id="1477899883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078104330" name="Picture"/>
+                          <pic:cNvPr id="1477899883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853879991" name="Picture">
+                  <wp:docPr id="1146629555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853879991" name="Picture"/>
+                          <pic:cNvPr id="1146629555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2121402092" name="Picture">
+                        <wp:docPr id="1276529526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2121402092" name="Picture"/>
+                                <pic:cNvPr id="1276529526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863552105" name="Picture">
+                  <wp:docPr id="1079675602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863552105" name="Picture"/>
+                          <pic:cNvPr id="1079675602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679728695" name="Picture">
+                  <wp:docPr id="839098527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679728695" name="Picture"/>
+                          <pic:cNvPr id="839098527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74754248" name="Picture">
+                  <wp:docPr id="591891281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74754248" name="Picture"/>
+                          <pic:cNvPr id="591891281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44414,57 +44414,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339374089" name="Picture">
+                  <wp:docPr id="709035141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339374089" name="Picture"/>
+                          <pic:cNvPr id="709035141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44485,57 +44485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574504663" name="Picture">
+                  <wp:docPr id="90918410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574504663" name="Picture"/>
+                          <pic:cNvPr id="90918410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44899,57 +44899,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61730992" name="Picture">
+                  <wp:docPr id="443105525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61730992" name="Picture"/>
+                          <pic:cNvPr id="443105525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>