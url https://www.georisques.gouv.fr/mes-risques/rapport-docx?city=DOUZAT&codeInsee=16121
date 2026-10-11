--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606608834" name="Picture">
+                  <wp:docPr id="428791068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606608834" name="Picture"/>
+                          <pic:cNvPr id="428791068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946161400" name="Picture">
+                  <wp:docPr id="1592138263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946161400" name="Picture"/>
+                          <pic:cNvPr id="1592138263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="957096552" name="Picture">
+                        <wp:docPr id="1115544656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="957096552" name="Picture"/>
+                                <pic:cNvPr id="1115544656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548849022" name="Picture">
+                  <wp:docPr id="789730811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548849022" name="Picture"/>
+                          <pic:cNvPr id="789730811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651422241" name="Picture">
+                  <wp:docPr id="121671412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651422241" name="Picture"/>
+                          <pic:cNvPr id="121671412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861209646" name="Picture">
+                  <wp:docPr id="1220029028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861209646" name="Picture"/>
+                          <pic:cNvPr id="1220029028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="742135152" name="Picture">
+                  <wp:docPr id="607804332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="742135152" name="Picture"/>
+                          <pic:cNvPr id="607804332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58009557" name="Picture">
+                  <wp:docPr id="634026524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58009557" name="Picture"/>
+                          <pic:cNvPr id="634026524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="219303948" name="Picture">
+                        <wp:docPr id="569972695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="219303948" name="Picture"/>
+                                <pic:cNvPr id="569972695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1734528390" name="Picture">
+                        <wp:docPr id="1582378398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1734528390" name="Picture"/>
+                                <pic:cNvPr id="1582378398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="997775117" name="Picture">
+                        <wp:docPr id="670689203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="997775117" name="Picture"/>
+                                <pic:cNvPr id="670689203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="246388215" name="Picture">
+                        <wp:docPr id="1420467864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="246388215" name="Picture"/>
+                                <pic:cNvPr id="1420467864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1101589039" name="Picture">
+                        <wp:docPr id="1287995251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1101589039" name="Picture"/>
+                                <pic:cNvPr id="1287995251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="594710975" name="Picture">
+                        <wp:docPr id="993045664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="594710975" name="Picture"/>
+                                <pic:cNvPr id="993045664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="277804919" name="Picture">
+                        <wp:docPr id="2106464446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="277804919" name="Picture"/>
+                                <pic:cNvPr id="2106464446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1301305687" name="Picture">
+                        <wp:docPr id="701342541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1301305687" name="Picture"/>
+                                <pic:cNvPr id="701342541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1128241274" name="Picture">
+                        <wp:docPr id="1159224144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1128241274" name="Picture"/>
+                                <pic:cNvPr id="1159224144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1642102432" name="Picture">
+                        <wp:docPr id="653153757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1642102432" name="Picture"/>
+                                <pic:cNvPr id="653153757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="469059846" name="Picture">
+                        <wp:docPr id="675590783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="469059846" name="Picture"/>
+                                <pic:cNvPr id="675590783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1893274719" name="Picture">
+                        <wp:docPr id="2069977193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1893274719" name="Picture"/>
+                                <pic:cNvPr id="2069977193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="873436144" name="Picture">
+                        <wp:docPr id="712190342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="873436144" name="Picture"/>
+                                <pic:cNvPr id="712190342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1557115592" name="Picture">
+                        <wp:docPr id="1387686135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1557115592" name="Picture"/>
+                                <pic:cNvPr id="1387686135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="645132819" name="Picture">
+                        <wp:docPr id="1478074010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="645132819" name="Picture"/>
+                                <pic:cNvPr id="1478074010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963239297" name="Picture">
+                  <wp:docPr id="1159082636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963239297" name="Picture"/>
+                          <pic:cNvPr id="1159082636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815345325" name="Picture">
+                  <wp:docPr id="916032381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815345325" name="Picture"/>
+                          <pic:cNvPr id="916032381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143886598" name="Picture">
+                  <wp:docPr id="353573619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143886598" name="Picture"/>
+                          <pic:cNvPr id="353573619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702139" name="Picture">
+                  <wp:docPr id="2023079958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702139" name="Picture"/>
+                          <pic:cNvPr id="2023079958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494390457" name="Picture">
+                  <wp:docPr id="1745451441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494390457" name="Picture"/>
+                          <pic:cNvPr id="1745451441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575534270" name="Picture">
+                  <wp:docPr id="1944189082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575534270" name="Picture"/>
+                          <pic:cNvPr id="1944189082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1131115242" name="Picture">
+                        <wp:docPr id="1327024379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1131115242" name="Picture"/>
+                                <pic:cNvPr id="1327024379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1754375698" name="Picture">
+                        <wp:docPr id="868652499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1754375698" name="Picture"/>
+                                <pic:cNvPr id="868652499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140787504" name="Picture">
+                  <wp:docPr id="1211755009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140787504" name="Picture"/>
+                          <pic:cNvPr id="1211755009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382169921" name="Picture">
+                  <wp:docPr id="1165572536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382169921" name="Picture"/>
+                          <pic:cNvPr id="1165572536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1929635517" name="Picture">
+                  <wp:docPr id="1108755657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1929635517" name="Picture"/>
+                          <pic:cNvPr id="1108755657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595627052" name="Picture">
+                  <wp:docPr id="1082177949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595627052" name="Picture"/>
+                          <pic:cNvPr id="1082177949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523948128" name="Picture">
+                  <wp:docPr id="786416501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523948128" name="Picture"/>
+                          <pic:cNvPr id="786416501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418622032" name="Picture">
+                  <wp:docPr id="768754020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418622032" name="Picture"/>
+                          <pic:cNvPr id="768754020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="758916584" name="Picture">
+                        <wp:docPr id="1253966177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="758916584" name="Picture"/>
+                                <pic:cNvPr id="1253966177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1739127766" name="Picture">
+                        <wp:docPr id="1957883173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1739127766" name="Picture"/>
+                                <pic:cNvPr id="1957883173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27091,57 +27091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729252270" name="Picture">
+                  <wp:docPr id="1321033691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729252270" name="Picture"/>
+                          <pic:cNvPr id="1321033691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27180,57 +27180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180391158" name="Picture">
+                  <wp:docPr id="2127836951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180391158" name="Picture"/>
+                          <pic:cNvPr id="2127836951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935496806" name="Picture">
+                  <wp:docPr id="596546101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935496806" name="Picture"/>
+                          <pic:cNvPr id="596546101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28822,57 +28822,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229897577" name="Picture">
+                  <wp:docPr id="405659398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229897577" name="Picture"/>
+                          <pic:cNvPr id="405659398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28925,57 +28925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531890194" name="Picture">
+                  <wp:docPr id="1626929874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531890194" name="Picture"/>
+                          <pic:cNvPr id="1626929874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30302,57 +30302,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250129992" name="Picture">
+                  <wp:docPr id="599450614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250129992" name="Picture"/>
+                          <pic:cNvPr id="599450614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31445,57 +31445,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511019812" name="Picture">
+                        <wp:docPr id="369535700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511019812" name="Picture"/>
+                                <pic:cNvPr id="369535700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32806,57 +32806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436871756" name="Picture">
+                  <wp:docPr id="1649888945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436871756" name="Picture"/>
+                          <pic:cNvPr id="1649888945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32895,57 +32895,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2024963804" name="Picture">
+                  <wp:docPr id="2070184873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2024963804" name="Picture"/>
+                          <pic:cNvPr id="2070184873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642168624" name="Picture">
+                  <wp:docPr id="1019816815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642168624" name="Picture"/>
+                          <pic:cNvPr id="1019816815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34537,57 +34537,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207702359" name="Picture">
+                  <wp:docPr id="558254524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207702359" name="Picture"/>
+                          <pic:cNvPr id="558254524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34640,57 +34640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902101997" name="Picture">
+                  <wp:docPr id="703979565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902101997" name="Picture"/>
+                          <pic:cNvPr id="703979565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36017,57 +36017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508333522" name="Picture">
+                  <wp:docPr id="656678850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508333522" name="Picture"/>
+                          <pic:cNvPr id="656678850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37160,57 +37160,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1242843732" name="Picture">
+                        <wp:docPr id="977687359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1242843732" name="Picture"/>
+                                <pic:cNvPr id="977687359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758860383" name="Picture">
+                  <wp:docPr id="1087494848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758860383" name="Picture"/>
+                          <pic:cNvPr id="1087494848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38617,57 +38617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167455046" name="Picture">
+                  <wp:docPr id="1216788046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167455046" name="Picture"/>
+                          <pic:cNvPr id="1216788046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39249,57 +39249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376235417" name="Picture">
+                  <wp:docPr id="703719589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376235417" name="Picture"/>
+                          <pic:cNvPr id="703719589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40193,57 +40193,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346136102" name="Picture">
+                  <wp:docPr id="1149960830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346136102" name="Picture"/>
+                          <pic:cNvPr id="1149960830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40305,57 +40305,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622565640" name="Picture">
+                  <wp:docPr id="1052643156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622565640" name="Picture"/>
+                          <pic:cNvPr id="1052643156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41964,57 +41964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2997923" name="Picture">
+                  <wp:docPr id="2100574858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2997923" name="Picture"/>
+                          <pic:cNvPr id="2100574858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43143,57 +43143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132512871" name="Picture">
+                  <wp:docPr id="865316456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132512871" name="Picture"/>
+                          <pic:cNvPr id="865316456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43223,57 +43223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646515124" name="Picture">
+                  <wp:docPr id="1151557029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646515124" name="Picture"/>
+                          <pic:cNvPr id="1151557029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43711,57 +43711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89745468" name="Picture">
+                  <wp:docPr id="195667275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89745468" name="Picture"/>
+                          <pic:cNvPr id="195667275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>