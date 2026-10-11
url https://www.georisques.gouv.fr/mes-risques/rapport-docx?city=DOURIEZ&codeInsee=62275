--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432387079" name="Picture">
+                  <wp:docPr id="409797435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432387079" name="Picture"/>
+                          <pic:cNvPr id="409797435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146783977" name="Picture">
+                  <wp:docPr id="1328824284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146783977" name="Picture"/>
+                          <pic:cNvPr id="1328824284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2064988091" name="Picture">
+                        <wp:docPr id="1943266270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2064988091" name="Picture"/>
+                                <pic:cNvPr id="1943266270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863584355" name="Picture">
+                  <wp:docPr id="323179166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863584355" name="Picture"/>
+                          <pic:cNvPr id="323179166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190336083" name="Picture">
+                  <wp:docPr id="2060599182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190336083" name="Picture"/>
+                          <pic:cNvPr id="2060599182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123349942" name="Picture">
+                  <wp:docPr id="509773939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123349942" name="Picture"/>
+                          <pic:cNvPr id="509773939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847107207" name="Picture">
+                  <wp:docPr id="1715940666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847107207" name="Picture"/>
+                          <pic:cNvPr id="1715940666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126978852" name="Picture">
+                  <wp:docPr id="1568030569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126978852" name="Picture"/>
+                          <pic:cNvPr id="1568030569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2098919013" name="Picture">
+                        <wp:docPr id="1017505909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2098919013" name="Picture"/>
+                                <pic:cNvPr id="1017505909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="557448337" name="Picture">
+                        <wp:docPr id="1131435968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="557448337" name="Picture"/>
+                                <pic:cNvPr id="1131435968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1482565005" name="Picture">
+                        <wp:docPr id="352057076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1482565005" name="Picture"/>
+                                <pic:cNvPr id="352057076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="780155079" name="Picture">
+                        <wp:docPr id="1842968268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="780155079" name="Picture"/>
+                                <pic:cNvPr id="1842968268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="896337450" name="Picture">
+                        <wp:docPr id="1857031134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="896337450" name="Picture"/>
+                                <pic:cNvPr id="1857031134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="578349140" name="Picture">
+                        <wp:docPr id="1453317898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="578349140" name="Picture"/>
+                                <pic:cNvPr id="1453317898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="922930903" name="Picture">
+                        <wp:docPr id="1164397831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="922930903" name="Picture"/>
+                                <pic:cNvPr id="1164397831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="426212074" name="Picture">
+                        <wp:docPr id="1232164692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="426212074" name="Picture"/>
+                                <pic:cNvPr id="1232164692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1557917677" name="Picture">
+                        <wp:docPr id="88549761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1557917677" name="Picture"/>
+                                <pic:cNvPr id="88549761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1510999808" name="Picture">
+                        <wp:docPr id="639056088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1510999808" name="Picture"/>
+                                <pic:cNvPr id="639056088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1667275049" name="Picture">
+                        <wp:docPr id="1461589937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1667275049" name="Picture"/>
+                                <pic:cNvPr id="1461589937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1135340560" name="Picture">
+                        <wp:docPr id="536263621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1135340560" name="Picture"/>
+                                <pic:cNvPr id="536263621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="904465131" name="Picture">
+                        <wp:docPr id="1481522110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="904465131" name="Picture"/>
+                                <pic:cNvPr id="1481522110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1651145617" name="Picture">
+                        <wp:docPr id="1777017526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1651145617" name="Picture"/>
+                                <pic:cNvPr id="1777017526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1550130988" name="Picture">
+                        <wp:docPr id="536082494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1550130988" name="Picture"/>
+                                <pic:cNvPr id="536082494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213116403" name="Picture">
+                  <wp:docPr id="1902451748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213116403" name="Picture"/>
+                          <pic:cNvPr id="1902451748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702087667" name="Picture">
+                  <wp:docPr id="1067392653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702087667" name="Picture"/>
+                          <pic:cNvPr id="1067392653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495860341" name="Picture">
+                  <wp:docPr id="1172665066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495860341" name="Picture"/>
+                          <pic:cNvPr id="1172665066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56373900" name="Picture">
+                  <wp:docPr id="118580443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56373900" name="Picture"/>
+                          <pic:cNvPr id="118580443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409942329" name="Picture">
+                  <wp:docPr id="1118964955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409942329" name="Picture"/>
+                          <pic:cNvPr id="1118964955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16740,57 +16740,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797798246" name="Picture">
+                  <wp:docPr id="1074635312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797798246" name="Picture"/>
+                          <pic:cNvPr id="1074635312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18088,57 +18088,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="279371865" name="Picture">
+                        <wp:docPr id="1150112093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="279371865" name="Picture"/>
+                                <pic:cNvPr id="1150112093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19239,57 +19239,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1147190727" name="Picture">
+                        <wp:docPr id="554084208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1147190727" name="Picture"/>
+                                <pic:cNvPr id="554084208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20502,57 +20502,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105861198" name="Picture">
+                  <wp:docPr id="787836693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105861198" name="Picture"/>
+                          <pic:cNvPr id="787836693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20582,57 +20582,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100998541" name="Picture">
+                  <wp:docPr id="661355992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100998541" name="Picture"/>
+                          <pic:cNvPr id="661355992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21127,57 +21127,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151082402" name="Picture">
+                  <wp:docPr id="1919107247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151082402" name="Picture"/>
+                          <pic:cNvPr id="1919107247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23467,57 +23467,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242863639" name="Picture">
+                  <wp:docPr id="103462418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242863639" name="Picture"/>
+                          <pic:cNvPr id="103462418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23556,57 +23556,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708620661" name="Picture">
+                  <wp:docPr id="1856301120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708620661" name="Picture"/>
+                          <pic:cNvPr id="1856301120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24200,57 +24200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137477219" name="Picture">
+                  <wp:docPr id="1333717732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137477219" name="Picture"/>
+                          <pic:cNvPr id="1333717732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25198,57 +25198,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349143203" name="Picture">
+                  <wp:docPr id="877588593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349143203" name="Picture"/>
+                          <pic:cNvPr id="877588593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25301,57 +25301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459294035" name="Picture">
+                  <wp:docPr id="572972731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459294035" name="Picture"/>
+                          <pic:cNvPr id="572972731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26680,57 +26680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529802333" name="Picture">
+                  <wp:docPr id="1604196441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529802333" name="Picture"/>
+                          <pic:cNvPr id="1604196441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27805,57 +27805,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1025878011" name="Picture">
+                        <wp:docPr id="1428943998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1025878011" name="Picture"/>
+                                <pic:cNvPr id="1428943998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29158,57 +29158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261557185" name="Picture">
+                  <wp:docPr id="2134178400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261557185" name="Picture"/>
+                          <pic:cNvPr id="2134178400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29247,57 +29247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706991429" name="Picture">
+                  <wp:docPr id="1948847164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706991429" name="Picture"/>
+                          <pic:cNvPr id="1948847164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29891,57 +29891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974793846" name="Picture">
+                  <wp:docPr id="2116783811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974793846" name="Picture"/>
+                          <pic:cNvPr id="2116783811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30889,57 +30889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077537656" name="Picture">
+                  <wp:docPr id="58415326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077537656" name="Picture"/>
+                          <pic:cNvPr id="58415326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30992,57 +30992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578321130" name="Picture">
+                  <wp:docPr id="2097326940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578321130" name="Picture"/>
+                          <pic:cNvPr id="2097326940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32373,57 +32373,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870068821" name="Picture">
+                  <wp:docPr id="1342079630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870068821" name="Picture"/>
+                          <pic:cNvPr id="1342079630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33516,57 +33516,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1360193520" name="Picture">
+                        <wp:docPr id="1544390258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1360193520" name="Picture"/>
+                                <pic:cNvPr id="1544390258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34905,57 +34905,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157167059" name="Picture">
+                  <wp:docPr id="1742509455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157167059" name="Picture"/>
+                          <pic:cNvPr id="1742509455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34994,57 +34994,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949733854" name="Picture">
+                  <wp:docPr id="288316590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949733854" name="Picture"/>
+                          <pic:cNvPr id="288316590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35638,57 +35638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264199045" name="Picture">
+                  <wp:docPr id="1107278220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264199045" name="Picture"/>
+                          <pic:cNvPr id="1107278220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36636,57 +36636,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258488820" name="Picture">
+                  <wp:docPr id="1492025723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258488820" name="Picture"/>
+                          <pic:cNvPr id="1492025723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36739,57 +36739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538025070" name="Picture">
+                  <wp:docPr id="2036153193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538025070" name="Picture"/>
+                          <pic:cNvPr id="2036153193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38116,57 +38116,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553046693" name="Picture">
+                  <wp:docPr id="1878788956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553046693" name="Picture"/>
+                          <pic:cNvPr id="1878788956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39259,57 +39259,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1680499899" name="Picture">
+                        <wp:docPr id="458501245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1680499899" name="Picture"/>
+                                <pic:cNvPr id="458501245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40620,57 +40620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1918886241" name="Picture">
+                  <wp:docPr id="343761568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1918886241" name="Picture"/>
+                          <pic:cNvPr id="343761568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40709,57 +40709,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617037246" name="Picture">
+                  <wp:docPr id="1017298093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617037246" name="Picture"/>
+                          <pic:cNvPr id="1017298093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41353,57 +41353,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519870882" name="Picture">
+                  <wp:docPr id="1469622598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519870882" name="Picture"/>
+                          <pic:cNvPr id="1469622598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42351,57 +42351,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657874933" name="Picture">
+                  <wp:docPr id="1853766398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657874933" name="Picture"/>
+                          <pic:cNvPr id="1853766398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42454,57 +42454,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262218720" name="Picture">
+                  <wp:docPr id="2121419572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262218720" name="Picture"/>
+                          <pic:cNvPr id="2121419572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43831,57 +43831,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720259212" name="Picture">
+                  <wp:docPr id="568915043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720259212" name="Picture"/>
+                          <pic:cNvPr id="568915043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44974,57 +44974,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1660618101" name="Picture">
+                        <wp:docPr id="1169231772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1660618101" name="Picture"/>
+                                <pic:cNvPr id="1169231772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46195,57 +46195,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288206036" name="Picture">
+                  <wp:docPr id="589078693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288206036" name="Picture"/>
+                          <pic:cNvPr id="589078693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46266,57 +46266,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537506208" name="Picture">
+                  <wp:docPr id="386086767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537506208" name="Picture"/>
+                          <pic:cNvPr id="386086767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46680,57 +46680,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573987649" name="Picture">
+                  <wp:docPr id="848751070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573987649" name="Picture"/>
+                          <pic:cNvPr id="848751070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>