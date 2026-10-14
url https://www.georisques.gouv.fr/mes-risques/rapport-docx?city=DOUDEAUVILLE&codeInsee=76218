--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977889948" name="Picture">
+                  <wp:docPr id="1014770131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977889948" name="Picture"/>
+                          <pic:cNvPr id="1014770131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844076680" name="Picture">
+                  <wp:docPr id="1190695097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844076680" name="Picture"/>
+                          <pic:cNvPr id="1190695097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1172444018" name="Picture">
+                        <wp:docPr id="511040618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1172444018" name="Picture"/>
+                                <pic:cNvPr id="511040618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1248757558" name="Picture">
+                  <wp:docPr id="243417408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1248757558" name="Picture"/>
+                          <pic:cNvPr id="243417408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324620027" name="Picture">
+                  <wp:docPr id="191259347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324620027" name="Picture"/>
+                          <pic:cNvPr id="191259347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040928391" name="Picture">
+                  <wp:docPr id="148770580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040928391" name="Picture"/>
+                          <pic:cNvPr id="148770580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203457269" name="Picture">
+                  <wp:docPr id="944318175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203457269" name="Picture"/>
+                          <pic:cNvPr id="944318175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378663101" name="Picture">
+                  <wp:docPr id="1063668309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378663101" name="Picture"/>
+                          <pic:cNvPr id="1063668309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="227638610" name="Picture">
+                        <wp:docPr id="1442496483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="227638610" name="Picture"/>
+                                <pic:cNvPr id="1442496483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="66720714" name="Picture">
+                        <wp:docPr id="142199460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="66720714" name="Picture"/>
+                                <pic:cNvPr id="142199460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1552454762" name="Picture">
+                        <wp:docPr id="1454605107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1552454762" name="Picture"/>
+                                <pic:cNvPr id="1454605107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603221690" name="Picture">
+                        <wp:docPr id="161155644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603221690" name="Picture"/>
+                                <pic:cNvPr id="161155644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889646904" name="Picture">
+                        <wp:docPr id="1770976789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889646904" name="Picture"/>
+                                <pic:cNvPr id="1770976789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="898662912" name="Picture">
+                        <wp:docPr id="395991876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="898662912" name="Picture"/>
+                                <pic:cNvPr id="395991876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1839501722" name="Picture">
+                        <wp:docPr id="910976263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1839501722" name="Picture"/>
+                                <pic:cNvPr id="910976263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="394038386" name="Picture">
+                        <wp:docPr id="90700554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="394038386" name="Picture"/>
+                                <pic:cNvPr id="90700554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="178708840" name="Picture">
+                        <wp:docPr id="1633200212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="178708840" name="Picture"/>
+                                <pic:cNvPr id="1633200212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="218252524" name="Picture">
+                        <wp:docPr id="1556887213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="218252524" name="Picture"/>
+                                <pic:cNvPr id="1556887213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="855316557" name="Picture">
+                        <wp:docPr id="566856640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="855316557" name="Picture"/>
+                                <pic:cNvPr id="566856640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1917415707" name="Picture">
+                        <wp:docPr id="1176430754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1917415707" name="Picture"/>
+                                <pic:cNvPr id="1176430754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1601394394" name="Picture">
+                        <wp:docPr id="1103297358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1601394394" name="Picture"/>
+                                <pic:cNvPr id="1103297358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="285208047" name="Picture">
+                        <wp:docPr id="1619011939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="285208047" name="Picture"/>
+                                <pic:cNvPr id="1619011939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="529198916" name="Picture">
+                        <wp:docPr id="1941875273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="529198916" name="Picture"/>
+                                <pic:cNvPr id="1941875273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529098959" name="Picture">
+                  <wp:docPr id="1355226954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529098959" name="Picture"/>
+                          <pic:cNvPr id="1355226954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332896089" name="Picture">
+                  <wp:docPr id="467694239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332896089" name="Picture"/>
+                          <pic:cNvPr id="467694239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397019181" name="Picture">
+                  <wp:docPr id="333678122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397019181" name="Picture"/>
+                          <pic:cNvPr id="333678122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423945494" name="Picture">
+                  <wp:docPr id="305302946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423945494" name="Picture"/>
+                          <pic:cNvPr id="305302946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="928724663" name="Picture">
+                  <wp:docPr id="1555197154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="928724663" name="Picture"/>
+                          <pic:cNvPr id="1555197154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143072104" name="Picture">
+                  <wp:docPr id="1042398491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143072104" name="Picture"/>
+                          <pic:cNvPr id="1042398491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1010707361" name="Picture">
+                        <wp:docPr id="1129954797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1010707361" name="Picture"/>
+                                <pic:cNvPr id="1129954797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054481635" name="Picture">
+                  <wp:docPr id="627079660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054481635" name="Picture"/>
+                          <pic:cNvPr id="627079660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1358302014" name="Picture">
+                  <wp:docPr id="1375919214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1358302014" name="Picture"/>
+                          <pic:cNvPr id="1375919214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492323234" name="Picture">
+                  <wp:docPr id="1547351318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492323234" name="Picture"/>
+                          <pic:cNvPr id="1547351318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559239898" name="Picture">
+                  <wp:docPr id="81917516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559239898" name="Picture"/>
+                          <pic:cNvPr id="81917516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239947137" name="Picture">
+                  <wp:docPr id="1054562615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239947137" name="Picture"/>
+                          <pic:cNvPr id="1054562615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402345829" name="Picture">
+                  <wp:docPr id="1058462649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402345829" name="Picture"/>
+                          <pic:cNvPr id="1058462649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1865231622" name="Picture">
+                        <wp:docPr id="61045003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1865231622" name="Picture"/>
+                                <pic:cNvPr id="61045003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083808976" name="Picture">
+                  <wp:docPr id="1732498199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083808976" name="Picture"/>
+                          <pic:cNvPr id="1732498199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318287104" name="Picture">
+                  <wp:docPr id="1152191528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318287104" name="Picture"/>
+                          <pic:cNvPr id="1152191528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75473514" name="Picture">
+                  <wp:docPr id="656675320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75473514" name="Picture"/>
+                          <pic:cNvPr id="656675320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55024753" name="Picture">
+                  <wp:docPr id="1355529532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55024753" name="Picture"/>
+                          <pic:cNvPr id="1355529532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607111420" name="Picture">
+                  <wp:docPr id="1571795470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607111420" name="Picture"/>
+                          <pic:cNvPr id="1571795470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101465963" name="Picture">
+                  <wp:docPr id="1131768965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101465963" name="Picture"/>
+                          <pic:cNvPr id="1131768965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="827325219" name="Picture">
+                        <wp:docPr id="2115100575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="827325219" name="Picture"/>
+                                <pic:cNvPr id="2115100575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31945,57 +31945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140656588" name="Picture">
+                  <wp:docPr id="1545942660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140656588" name="Picture"/>
+                          <pic:cNvPr id="1545942660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32016,57 +32016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547243129" name="Picture">
+                  <wp:docPr id="2041433881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547243129" name="Picture"/>
+                          <pic:cNvPr id="2041433881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32484,57 +32484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850095018" name="Picture">
+                  <wp:docPr id="162531988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850095018" name="Picture"/>
+                          <pic:cNvPr id="162531988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027657649" name="Picture">
+                  <wp:docPr id="243862508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027657649" name="Picture"/>
+                          <pic:cNvPr id="243862508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33732,57 +33732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865415148" name="Picture">
+                  <wp:docPr id="424396835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865415148" name="Picture"/>
+                          <pic:cNvPr id="424396835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34376,57 +34376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815491782" name="Picture">
+                  <wp:docPr id="279352628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815491782" name="Picture"/>
+                          <pic:cNvPr id="279352628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35374,57 +35374,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045777047" name="Picture">
+                  <wp:docPr id="110861467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045777047" name="Picture"/>
+                          <pic:cNvPr id="110861467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35477,57 +35477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="737152657" name="Picture">
+                  <wp:docPr id="478857415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="737152657" name="Picture"/>
+                          <pic:cNvPr id="478857415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36854,57 +36854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599459316" name="Picture">
+                  <wp:docPr id="312915054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599459316" name="Picture"/>
+                          <pic:cNvPr id="312915054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37997,57 +37997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="302299810" name="Picture">
+                        <wp:docPr id="738568188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="302299810" name="Picture"/>
+                                <pic:cNvPr id="738568188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39358,57 +39358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768659379" name="Picture">
+                  <wp:docPr id="195519446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768659379" name="Picture"/>
+                          <pic:cNvPr id="195519446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39447,57 +39447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1103871913" name="Picture">
+                  <wp:docPr id="1468756061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1103871913" name="Picture"/>
+                          <pic:cNvPr id="1468756061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40091,57 +40091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542131995" name="Picture">
+                  <wp:docPr id="643369798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542131995" name="Picture"/>
+                          <pic:cNvPr id="643369798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41089,57 +41089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974466419" name="Picture">
+                  <wp:docPr id="1095011235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974466419" name="Picture"/>
+                          <pic:cNvPr id="1095011235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41192,57 +41192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097435141" name="Picture">
+                  <wp:docPr id="154462692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097435141" name="Picture"/>
+                          <pic:cNvPr id="154462692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42569,57 +42569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540967944" name="Picture">
+                  <wp:docPr id="1981027576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540967944" name="Picture"/>
+                          <pic:cNvPr id="1981027576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43712,57 +43712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1721338952" name="Picture">
+                        <wp:docPr id="811682054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1721338952" name="Picture"/>
+                                <pic:cNvPr id="811682054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44933,57 +44933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998661533" name="Picture">
+                  <wp:docPr id="1711548454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998661533" name="Picture"/>
+                          <pic:cNvPr id="1711548454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45004,57 +45004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325588163" name="Picture">
+                  <wp:docPr id="860923361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325588163" name="Picture"/>
+                          <pic:cNvPr id="860923361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45418,57 +45418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484087609" name="Picture">
+                  <wp:docPr id="1282311394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484087609" name="Picture"/>
+                          <pic:cNvPr id="1282311394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>