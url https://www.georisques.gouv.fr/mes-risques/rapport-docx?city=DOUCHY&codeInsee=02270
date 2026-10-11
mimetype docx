--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458632652" name="Picture">
+                  <wp:docPr id="556702677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458632652" name="Picture"/>
+                          <pic:cNvPr id="556702677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430842867" name="Picture">
+                  <wp:docPr id="763644822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430842867" name="Picture"/>
+                          <pic:cNvPr id="763644822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2115909736" name="Picture">
+                        <wp:docPr id="636718491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2115909736" name="Picture"/>
+                                <pic:cNvPr id="636718491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="648376906" name="Picture">
+                  <wp:docPr id="1515478712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="648376906" name="Picture"/>
+                          <pic:cNvPr id="1515478712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379732080" name="Picture">
+                  <wp:docPr id="672189702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379732080" name="Picture"/>
+                          <pic:cNvPr id="672189702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633213722" name="Picture">
+                  <wp:docPr id="261297403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633213722" name="Picture"/>
+                          <pic:cNvPr id="261297403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073422070" name="Picture">
+                  <wp:docPr id="1902845876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073422070" name="Picture"/>
+                          <pic:cNvPr id="1902845876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="928009451" name="Picture">
+                  <wp:docPr id="1060849186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="928009451" name="Picture"/>
+                          <pic:cNvPr id="1060849186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="658054984" name="Picture">
+                        <wp:docPr id="82837940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="658054984" name="Picture"/>
+                                <pic:cNvPr id="82837940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="864660841" name="Picture">
+                        <wp:docPr id="1902674165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="864660841" name="Picture"/>
+                                <pic:cNvPr id="1902674165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1535417470" name="Picture">
+                        <wp:docPr id="581576895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1535417470" name="Picture"/>
+                                <pic:cNvPr id="581576895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2060528481" name="Picture">
+                        <wp:docPr id="369949095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2060528481" name="Picture"/>
+                                <pic:cNvPr id="369949095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="916828715" name="Picture">
+                        <wp:docPr id="2131370336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="916828715" name="Picture"/>
+                                <pic:cNvPr id="2131370336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1221183709" name="Picture">
+                        <wp:docPr id="1976495005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1221183709" name="Picture"/>
+                                <pic:cNvPr id="1976495005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2043674421" name="Picture">
+                        <wp:docPr id="631659256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2043674421" name="Picture"/>
+                                <pic:cNvPr id="631659256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2090879172" name="Picture">
+                        <wp:docPr id="1860791108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2090879172" name="Picture"/>
+                                <pic:cNvPr id="1860791108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1884361392" name="Picture">
+                        <wp:docPr id="1361299581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1884361392" name="Picture"/>
+                                <pic:cNvPr id="1361299581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1683759944" name="Picture">
+                        <wp:docPr id="695520830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1683759944" name="Picture"/>
+                                <pic:cNvPr id="695520830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="858253185" name="Picture">
+                        <wp:docPr id="1254872873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="858253185" name="Picture"/>
+                                <pic:cNvPr id="1254872873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="790831416" name="Picture">
+                        <wp:docPr id="1341757817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="790831416" name="Picture"/>
+                                <pic:cNvPr id="1341757817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="979310684" name="Picture">
+                        <wp:docPr id="1049707960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="979310684" name="Picture"/>
+                                <pic:cNvPr id="1049707960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="260216038" name="Picture">
+                        <wp:docPr id="2003374618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="260216038" name="Picture"/>
+                                <pic:cNvPr id="2003374618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1867015606" name="Picture">
+                        <wp:docPr id="1463866341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1867015606" name="Picture"/>
+                                <pic:cNvPr id="1463866341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158282926" name="Picture">
+                  <wp:docPr id="390938566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158282926" name="Picture"/>
+                          <pic:cNvPr id="390938566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662178218" name="Picture">
+                  <wp:docPr id="1267946803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662178218" name="Picture"/>
+                          <pic:cNvPr id="1267946803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1633936620" name="Picture">
+                  <wp:docPr id="1828486515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1633936620" name="Picture"/>
+                          <pic:cNvPr id="1828486515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608006290" name="Picture">
+                  <wp:docPr id="1425726817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608006290" name="Picture"/>
+                          <pic:cNvPr id="1425726817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662458379" name="Picture">
+                  <wp:docPr id="522431872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662458379" name="Picture"/>
+                          <pic:cNvPr id="522431872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952788464" name="Picture">
+                  <wp:docPr id="577209255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952788464" name="Picture"/>
+                          <pic:cNvPr id="577209255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1143440110" name="Picture">
+                        <wp:docPr id="580375670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1143440110" name="Picture"/>
+                                <pic:cNvPr id="580375670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="160716627" name="Picture">
+                        <wp:docPr id="1210886096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="160716627" name="Picture"/>
+                                <pic:cNvPr id="1210886096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793261073" name="Picture">
+                  <wp:docPr id="446577301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793261073" name="Picture"/>
+                          <pic:cNvPr id="446577301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390868845" name="Picture">
+                  <wp:docPr id="54080028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390868845" name="Picture"/>
+                          <pic:cNvPr id="54080028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044924589" name="Picture">
+                  <wp:docPr id="780539788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044924589" name="Picture"/>
+                          <pic:cNvPr id="780539788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255492055" name="Picture">
+                  <wp:docPr id="1822243153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255492055" name="Picture"/>
+                          <pic:cNvPr id="1822243153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282876034" name="Picture">
+                  <wp:docPr id="361672331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282876034" name="Picture"/>
+                          <pic:cNvPr id="361672331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045681878" name="Picture">
+                  <wp:docPr id="1915824615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045681878" name="Picture"/>
+                          <pic:cNvPr id="1915824615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1290610575" name="Picture">
+                        <wp:docPr id="432619730" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1290610575" name="Picture"/>
+                                <pic:cNvPr id="432619730" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082775252" name="Picture">
+                  <wp:docPr id="1657547805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082775252" name="Picture"/>
+                          <pic:cNvPr id="1657547805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589531244" name="Picture">
+                  <wp:docPr id="737376650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589531244" name="Picture"/>
+                          <pic:cNvPr id="737376650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263162813" name="Picture">
+                  <wp:docPr id="1099885412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263162813" name="Picture"/>
+                          <pic:cNvPr id="1099885412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304826087" name="Picture">
+                  <wp:docPr id="312749624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304826087" name="Picture"/>
+                          <pic:cNvPr id="312749624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980358521" name="Picture">
+                  <wp:docPr id="1103831615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980358521" name="Picture"/>
+                          <pic:cNvPr id="1103831615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21843943" name="Picture">
+                  <wp:docPr id="1817779179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21843943" name="Picture"/>
+                          <pic:cNvPr id="1817779179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2077226389" name="Picture">
+                        <wp:docPr id="16099479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2077226389" name="Picture"/>
+                                <pic:cNvPr id="16099479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269922172" name="Picture">
+                  <wp:docPr id="618102049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269922172" name="Picture"/>
+                          <pic:cNvPr id="618102049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158843650" name="Picture">
+                  <wp:docPr id="139782144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158843650" name="Picture"/>
+                          <pic:cNvPr id="139782144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302493774" name="Picture">
+                  <wp:docPr id="1943997263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302493774" name="Picture"/>
+                          <pic:cNvPr id="1943997263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723090695" name="Picture">
+                  <wp:docPr id="645053737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723090695" name="Picture"/>
+                          <pic:cNvPr id="645053737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283813722" name="Picture">
+                  <wp:docPr id="206204991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283813722" name="Picture"/>
+                          <pic:cNvPr id="206204991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571648075" name="Picture">
+                  <wp:docPr id="1564036934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571648075" name="Picture"/>
+                          <pic:cNvPr id="1564036934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="186847299" name="Picture">
+                        <wp:docPr id="428563242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="186847299" name="Picture"/>
+                                <pic:cNvPr id="428563242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095606934" name="Picture">
+                  <wp:docPr id="398670411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095606934" name="Picture"/>
+                          <pic:cNvPr id="398670411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876609600" name="Picture">
+                  <wp:docPr id="1414689170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876609600" name="Picture"/>
+                          <pic:cNvPr id="1414689170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980456550" name="Picture">
+                  <wp:docPr id="559505758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980456550" name="Picture"/>
+                          <pic:cNvPr id="559505758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="337675434" name="Picture">
+                  <wp:docPr id="202650795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="337675434" name="Picture"/>
+                          <pic:cNvPr id="202650795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983522673" name="Picture">
+                  <wp:docPr id="632000838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983522673" name="Picture"/>
+                          <pic:cNvPr id="632000838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740434485" name="Picture">
+                  <wp:docPr id="961886262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740434485" name="Picture"/>
+                          <pic:cNvPr id="961886262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="398687241" name="Picture">
+                  <wp:docPr id="773950546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="398687241" name="Picture"/>
+                          <pic:cNvPr id="773950546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533319008" name="Picture">
+                  <wp:docPr id="1447600270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533319008" name="Picture"/>
+                          <pic:cNvPr id="1447600270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072636628" name="Picture">
+                  <wp:docPr id="506043628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072636628" name="Picture"/>
+                          <pic:cNvPr id="506043628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>