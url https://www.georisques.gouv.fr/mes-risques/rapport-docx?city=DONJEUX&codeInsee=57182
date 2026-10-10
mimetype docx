--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968771235" name="Picture">
+                  <wp:docPr id="1497226440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968771235" name="Picture"/>
+                          <pic:cNvPr id="1497226440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554905299" name="Picture">
+                  <wp:docPr id="336406211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554905299" name="Picture"/>
+                          <pic:cNvPr id="336406211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1935198242" name="Picture">
+                        <wp:docPr id="1537325584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1935198242" name="Picture"/>
+                                <pic:cNvPr id="1537325584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424272533" name="Picture">
+                  <wp:docPr id="2002877302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424272533" name="Picture"/>
+                          <pic:cNvPr id="2002877302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884339621" name="Picture">
+                  <wp:docPr id="505000709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884339621" name="Picture"/>
+                          <pic:cNvPr id="505000709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613373541" name="Picture">
+                  <wp:docPr id="514588763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613373541" name="Picture"/>
+                          <pic:cNvPr id="514588763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540893768" name="Picture">
+                  <wp:docPr id="88751739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540893768" name="Picture"/>
+                          <pic:cNvPr id="88751739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563912260" name="Picture">
+                  <wp:docPr id="1944912474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563912260" name="Picture"/>
+                          <pic:cNvPr id="1944912474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="43163466" name="Picture">
+                        <wp:docPr id="566940398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="43163466" name="Picture"/>
+                                <pic:cNvPr id="566940398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="938570386" name="Picture">
+                        <wp:docPr id="27048022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="938570386" name="Picture"/>
+                                <pic:cNvPr id="27048022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1911500450" name="Picture">
+                        <wp:docPr id="310329936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1911500450" name="Picture"/>
+                                <pic:cNvPr id="310329936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1799598081" name="Picture">
+                        <wp:docPr id="1499620539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1799598081" name="Picture"/>
+                                <pic:cNvPr id="1499620539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1152384397" name="Picture">
+                        <wp:docPr id="700684624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1152384397" name="Picture"/>
+                                <pic:cNvPr id="700684624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1087056543" name="Picture">
+                        <wp:docPr id="1980318598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1087056543" name="Picture"/>
+                                <pic:cNvPr id="1980318598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="969688153" name="Picture">
+                        <wp:docPr id="134908085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="969688153" name="Picture"/>
+                                <pic:cNvPr id="134908085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="156817292" name="Picture">
+                        <wp:docPr id="258856355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="156817292" name="Picture"/>
+                                <pic:cNvPr id="258856355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="786365047" name="Picture">
+                        <wp:docPr id="422965580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="786365047" name="Picture"/>
+                                <pic:cNvPr id="422965580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1336426248" name="Picture">
+                        <wp:docPr id="1115313009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1336426248" name="Picture"/>
+                                <pic:cNvPr id="1115313009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="646878365" name="Picture">
+                        <wp:docPr id="1610879395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="646878365" name="Picture"/>
+                                <pic:cNvPr id="1610879395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="210969000" name="Picture">
+                        <wp:docPr id="854517423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="210969000" name="Picture"/>
+                                <pic:cNvPr id="854517423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208130201" name="Picture">
+                  <wp:docPr id="1152826724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208130201" name="Picture"/>
+                          <pic:cNvPr id="1152826724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825034830" name="Picture">
+                  <wp:docPr id="362606600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825034830" name="Picture"/>
+                          <pic:cNvPr id="362606600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318791892" name="Picture">
+                  <wp:docPr id="930568650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318791892" name="Picture"/>
+                          <pic:cNvPr id="930568650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921131171" name="Picture">
+                  <wp:docPr id="1589603008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921131171" name="Picture"/>
+                          <pic:cNvPr id="1589603008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564418645" name="Picture">
+                  <wp:docPr id="1677273419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564418645" name="Picture"/>
+                          <pic:cNvPr id="1677273419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1249916862" name="Picture">
+                  <wp:docPr id="1103345249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1249916862" name="Picture"/>
+                          <pic:cNvPr id="1103345249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="418221609" name="Picture">
+                        <wp:docPr id="851277628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="418221609" name="Picture"/>
+                                <pic:cNvPr id="851277628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="733058285" name="Picture">
+                        <wp:docPr id="135496376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="733058285" name="Picture"/>
+                                <pic:cNvPr id="135496376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18743,57 +18743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713994297" name="Picture">
+                  <wp:docPr id="1506555103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713994297" name="Picture"/>
+                          <pic:cNvPr id="1506555103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18832,57 +18832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980143670" name="Picture">
+                  <wp:docPr id="1132974150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980143670" name="Picture"/>
+                          <pic:cNvPr id="1132974150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19476,57 +19476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500835178" name="Picture">
+                  <wp:docPr id="1469418700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500835178" name="Picture"/>
+                          <pic:cNvPr id="1469418700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20474,57 +20474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="756429500" name="Picture">
+                  <wp:docPr id="563632337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="756429500" name="Picture"/>
+                          <pic:cNvPr id="563632337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20577,57 +20577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335584550" name="Picture">
+                  <wp:docPr id="1917936370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335584550" name="Picture"/>
+                          <pic:cNvPr id="1917936370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21958,57 +21958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978683998" name="Picture">
+                  <wp:docPr id="810643764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978683998" name="Picture"/>
+                          <pic:cNvPr id="810643764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23101,57 +23101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1455540720" name="Picture">
+                        <wp:docPr id="326748734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1455540720" name="Picture"/>
+                                <pic:cNvPr id="326748734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24510,57 +24510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450221284" name="Picture">
+                  <wp:docPr id="2057403937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450221284" name="Picture"/>
+                          <pic:cNvPr id="2057403937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24599,57 +24599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535010105" name="Picture">
+                  <wp:docPr id="1732317306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535010105" name="Picture"/>
+                          <pic:cNvPr id="1732317306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25279,57 +25279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954176620" name="Picture">
+                  <wp:docPr id="264542662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954176620" name="Picture"/>
+                          <pic:cNvPr id="264542662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26340,57 +26340,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299438345" name="Picture">
+                  <wp:docPr id="227347731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299438345" name="Picture"/>
+                          <pic:cNvPr id="227347731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26443,57 +26443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947580624" name="Picture">
+                  <wp:docPr id="1036222269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947580624" name="Picture"/>
+                          <pic:cNvPr id="1036222269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27901,57 +27901,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047845839" name="Picture">
+                  <wp:docPr id="1549742042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047845839" name="Picture"/>
+                          <pic:cNvPr id="1549742042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29098,57 +29098,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="256917795" name="Picture">
+                        <wp:docPr id="48596759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="256917795" name="Picture"/>
+                                <pic:cNvPr id="48596759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31467,57 +31467,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20276703" name="Picture">
+                  <wp:docPr id="1099632680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20276703" name="Picture"/>
+                          <pic:cNvPr id="1099632680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31556,57 +31556,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1025465195" name="Picture">
+                  <wp:docPr id="2065440940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1025465195" name="Picture"/>
+                          <pic:cNvPr id="2065440940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32200,57 +32200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818629810" name="Picture">
+                  <wp:docPr id="1441783271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818629810" name="Picture"/>
+                          <pic:cNvPr id="1441783271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33198,57 +33198,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191627686" name="Picture">
+                  <wp:docPr id="1847972077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191627686" name="Picture"/>
+                          <pic:cNvPr id="1847972077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33301,57 +33301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572976169" name="Picture">
+                  <wp:docPr id="660869571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572976169" name="Picture"/>
+                          <pic:cNvPr id="660869571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34678,57 +34678,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484420849" name="Picture">
+                  <wp:docPr id="1476602920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484420849" name="Picture"/>
+                          <pic:cNvPr id="1476602920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35821,57 +35821,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1997629796" name="Picture">
+                        <wp:docPr id="140615315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1997629796" name="Picture"/>
+                                <pic:cNvPr id="140615315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37042,57 +37042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094482569" name="Picture">
+                  <wp:docPr id="1237483995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094482569" name="Picture"/>
+                          <pic:cNvPr id="1237483995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37113,57 +37113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600519569" name="Picture">
+                  <wp:docPr id="1612842437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600519569" name="Picture"/>
+                          <pic:cNvPr id="1612842437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37527,57 +37527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121813717" name="Picture">
+                  <wp:docPr id="1260424646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121813717" name="Picture"/>
+                          <pic:cNvPr id="1260424646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>