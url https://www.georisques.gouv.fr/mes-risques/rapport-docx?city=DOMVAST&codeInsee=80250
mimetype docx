--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795146184" name="Picture">
+                  <wp:docPr id="203118572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795146184" name="Picture"/>
+                          <pic:cNvPr id="203118572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317422960" name="Picture">
+                  <wp:docPr id="1937681352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317422960" name="Picture"/>
+                          <pic:cNvPr id="1937681352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="48439287" name="Picture">
+                        <wp:docPr id="47998008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="48439287" name="Picture"/>
+                                <pic:cNvPr id="47998008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350233701" name="Picture">
+                  <wp:docPr id="842257422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350233701" name="Picture"/>
+                          <pic:cNvPr id="842257422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980437689" name="Picture">
+                  <wp:docPr id="836483039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980437689" name="Picture"/>
+                          <pic:cNvPr id="836483039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786699752" name="Picture">
+                  <wp:docPr id="935840006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786699752" name="Picture"/>
+                          <pic:cNvPr id="935840006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015383624" name="Picture">
+                  <wp:docPr id="857509292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015383624" name="Picture"/>
+                          <pic:cNvPr id="857509292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450830997" name="Picture">
+                  <wp:docPr id="617794201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450830997" name="Picture"/>
+                          <pic:cNvPr id="617794201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1164902460" name="Picture">
+                        <wp:docPr id="626931808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1164902460" name="Picture"/>
+                                <pic:cNvPr id="626931808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1751562035" name="Picture">
+                        <wp:docPr id="1354212624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1751562035" name="Picture"/>
+                                <pic:cNvPr id="1354212624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="526110119" name="Picture">
+                        <wp:docPr id="1015577914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="526110119" name="Picture"/>
+                                <pic:cNvPr id="1015577914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="234187196" name="Picture">
+                        <wp:docPr id="395418612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="234187196" name="Picture"/>
+                                <pic:cNvPr id="395418612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1162962598" name="Picture">
+                        <wp:docPr id="1510075873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1162962598" name="Picture"/>
+                                <pic:cNvPr id="1510075873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1753742107" name="Picture">
+                        <wp:docPr id="150593212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1753742107" name="Picture"/>
+                                <pic:cNvPr id="150593212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1946599731" name="Picture">
+                        <wp:docPr id="1155079346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1946599731" name="Picture"/>
+                                <pic:cNvPr id="1155079346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1131074437" name="Picture">
+                        <wp:docPr id="842019700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1131074437" name="Picture"/>
+                                <pic:cNvPr id="842019700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1563292526" name="Picture">
+                        <wp:docPr id="905912609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1563292526" name="Picture"/>
+                                <pic:cNvPr id="905912609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1035285782" name="Picture">
+                        <wp:docPr id="1943513817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1035285782" name="Picture"/>
+                                <pic:cNvPr id="1943513817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="70541647" name="Picture">
+                        <wp:docPr id="330981935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="70541647" name="Picture"/>
+                                <pic:cNvPr id="330981935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1245905530" name="Picture">
+                        <wp:docPr id="1905860072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1245905530" name="Picture"/>
+                                <pic:cNvPr id="1905860072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="226971886" name="Picture">
+                        <wp:docPr id="1093120451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="226971886" name="Picture"/>
+                                <pic:cNvPr id="1093120451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1714049325" name="Picture">
+                        <wp:docPr id="1449652315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1714049325" name="Picture"/>
+                                <pic:cNvPr id="1449652315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1081998589" name="Picture">
+                        <wp:docPr id="60546532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1081998589" name="Picture"/>
+                                <pic:cNvPr id="60546532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1521667162" name="Picture">
+                        <wp:docPr id="1706484740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1521667162" name="Picture"/>
+                                <pic:cNvPr id="1706484740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1044233075" name="Picture">
+                        <wp:docPr id="1122563292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1044233075" name="Picture"/>
+                                <pic:cNvPr id="1122563292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="117847559" name="Picture">
+                        <wp:docPr id="1393808755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="117847559" name="Picture"/>
+                                <pic:cNvPr id="1393808755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911505491" name="Picture">
+                  <wp:docPr id="744764395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911505491" name="Picture"/>
+                          <pic:cNvPr id="744764395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19293032" name="Picture">
+                  <wp:docPr id="626717235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19293032" name="Picture"/>
+                          <pic:cNvPr id="626717235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99934875" name="Picture">
+                  <wp:docPr id="1798396148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99934875" name="Picture"/>
+                          <pic:cNvPr id="1798396148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100828042" name="Picture">
+                  <wp:docPr id="2137817545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100828042" name="Picture"/>
+                          <pic:cNvPr id="2137817545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833230886" name="Picture">
+                  <wp:docPr id="1822316601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833230886" name="Picture"/>
+                          <pic:cNvPr id="1822316601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404085654" name="Picture">
+                  <wp:docPr id="276553687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404085654" name="Picture"/>
+                          <pic:cNvPr id="276553687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="622415954" name="Picture">
+                        <wp:docPr id="1568880547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="622415954" name="Picture"/>
+                                <pic:cNvPr id="1568880547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20167,57 +20167,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2082152828" name="Picture">
+                        <wp:docPr id="755375552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2082152828" name="Picture"/>
+                                <pic:cNvPr id="755375552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21777,57 +21777,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137643250" name="Picture">
+                  <wp:docPr id="434115877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137643250" name="Picture"/>
+                          <pic:cNvPr id="434115877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21866,57 +21866,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922536272" name="Picture">
+                  <wp:docPr id="1659175720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922536272" name="Picture"/>
+                          <pic:cNvPr id="1659175720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22510,57 +22510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331943474" name="Picture">
+                  <wp:docPr id="2140207785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331943474" name="Picture"/>
+                          <pic:cNvPr id="2140207785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23508,57 +23508,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016515979" name="Picture">
+                  <wp:docPr id="656356136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016515979" name="Picture"/>
+                          <pic:cNvPr id="656356136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23611,57 +23611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787867828" name="Picture">
+                  <wp:docPr id="1151432463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787867828" name="Picture"/>
+                          <pic:cNvPr id="1151432463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24992,57 +24992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736399551" name="Picture">
+                  <wp:docPr id="2064773762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736399551" name="Picture"/>
+                          <pic:cNvPr id="2064773762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26135,57 +26135,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="598354312" name="Picture">
+                        <wp:docPr id="2107583504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="598354312" name="Picture"/>
+                                <pic:cNvPr id="2107583504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27524,57 +27524,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042097632" name="Picture">
+                  <wp:docPr id="166610115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042097632" name="Picture"/>
+                          <pic:cNvPr id="166610115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577845095" name="Picture">
+                  <wp:docPr id="1655238876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577845095" name="Picture"/>
+                          <pic:cNvPr id="1655238876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28257,57 +28257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979701585" name="Picture">
+                  <wp:docPr id="171463614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979701585" name="Picture"/>
+                          <pic:cNvPr id="171463614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29255,57 +29255,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947848496" name="Picture">
+                  <wp:docPr id="248077068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947848496" name="Picture"/>
+                          <pic:cNvPr id="248077068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29358,57 +29358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646404055" name="Picture">
+                  <wp:docPr id="1598398055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646404055" name="Picture"/>
+                          <pic:cNvPr id="1598398055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30735,57 +30735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035078282" name="Picture">
+                  <wp:docPr id="972737358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035078282" name="Picture"/>
+                          <pic:cNvPr id="972737358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31878,57 +31878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1054093014" name="Picture">
+                        <wp:docPr id="2046039146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1054093014" name="Picture"/>
+                                <pic:cNvPr id="2046039146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33239,57 +33239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329225692" name="Picture">
+                  <wp:docPr id="381354145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329225692" name="Picture"/>
+                          <pic:cNvPr id="381354145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33328,57 +33328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814907893" name="Picture">
+                  <wp:docPr id="584422554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814907893" name="Picture"/>
+                          <pic:cNvPr id="584422554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33972,57 +33972,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374041122" name="Picture">
+                  <wp:docPr id="336994871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374041122" name="Picture"/>
+                          <pic:cNvPr id="336994871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34970,57 +34970,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875454240" name="Picture">
+                  <wp:docPr id="616386395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875454240" name="Picture"/>
+                          <pic:cNvPr id="616386395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35073,57 +35073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690894192" name="Picture">
+                  <wp:docPr id="1376084911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690894192" name="Picture"/>
+                          <pic:cNvPr id="1376084911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36450,57 +36450,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365572987" name="Picture">
+                  <wp:docPr id="1543394722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365572987" name="Picture"/>
+                          <pic:cNvPr id="1543394722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37593,57 +37593,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1337491198" name="Picture">
+                        <wp:docPr id="951719285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1337491198" name="Picture"/>
+                                <pic:cNvPr id="951719285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38951,57 +38951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969002327" name="Picture">
+                  <wp:docPr id="297800837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969002327" name="Picture"/>
+                          <pic:cNvPr id="297800837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39040,57 +39040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857556316" name="Picture">
+                  <wp:docPr id="1231878097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857556316" name="Picture"/>
+                          <pic:cNvPr id="1231878097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39663,57 +39663,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849802083" name="Picture">
+                  <wp:docPr id="725671353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849802083" name="Picture"/>
+                          <pic:cNvPr id="725671353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40580,57 +40580,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897436737" name="Picture">
+                  <wp:docPr id="1503763337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897436737" name="Picture"/>
+                          <pic:cNvPr id="1503763337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40683,57 +40683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818369336" name="Picture">
+                  <wp:docPr id="1122576177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818369336" name="Picture"/>
+                          <pic:cNvPr id="1122576177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42006,57 +42006,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307407536" name="Picture">
+                  <wp:docPr id="1658726705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307407536" name="Picture"/>
+                          <pic:cNvPr id="1658726705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42788,57 +42788,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186523637" name="Picture">
+                  <wp:docPr id="1352702473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186523637" name="Picture"/>
+                          <pic:cNvPr id="1352702473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42877,57 +42877,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762360530" name="Picture">
+                  <wp:docPr id="1134864013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762360530" name="Picture"/>
+                          <pic:cNvPr id="1134864013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43509,57 +43509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667327322" name="Picture">
+                  <wp:docPr id="3479287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667327322" name="Picture"/>
+                          <pic:cNvPr id="3479287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44453,57 +44453,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016807276" name="Picture">
+                  <wp:docPr id="772521312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016807276" name="Picture"/>
+                          <pic:cNvPr id="772521312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44565,57 +44565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410913848" name="Picture">
+                  <wp:docPr id="1374568521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410913848" name="Picture"/>
+                          <pic:cNvPr id="1374568521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46224,57 +46224,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812098541" name="Picture">
+                  <wp:docPr id="159762192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812098541" name="Picture"/>
+                          <pic:cNvPr id="159762192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47403,57 +47403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949192267" name="Picture">
+                  <wp:docPr id="1294891654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949192267" name="Picture"/>
+                          <pic:cNvPr id="1294891654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47483,57 +47483,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067712335" name="Picture">
+                  <wp:docPr id="1385517469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067712335" name="Picture"/>
+                          <pic:cNvPr id="1385517469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47971,57 +47971,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424448456" name="Picture">
+                  <wp:docPr id="1025983552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424448456" name="Picture"/>
+                          <pic:cNvPr id="1025983552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>