--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203118572" name="Picture">
+                  <wp:docPr id="1964389367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203118572" name="Picture"/>
+                          <pic:cNvPr id="1964389367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937681352" name="Picture">
+                  <wp:docPr id="395654402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937681352" name="Picture"/>
+                          <pic:cNvPr id="395654402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="47998008" name="Picture">
+                        <wp:docPr id="1245288211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="47998008" name="Picture"/>
+                                <pic:cNvPr id="1245288211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="842257422" name="Picture">
+                  <wp:docPr id="1560494312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="842257422" name="Picture"/>
+                          <pic:cNvPr id="1560494312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836483039" name="Picture">
+                  <wp:docPr id="823131737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836483039" name="Picture"/>
+                          <pic:cNvPr id="823131737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935840006" name="Picture">
+                  <wp:docPr id="163344733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935840006" name="Picture"/>
+                          <pic:cNvPr id="163344733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857509292" name="Picture">
+                  <wp:docPr id="338244787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857509292" name="Picture"/>
+                          <pic:cNvPr id="338244787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617794201" name="Picture">
+                  <wp:docPr id="830569107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617794201" name="Picture"/>
+                          <pic:cNvPr id="830569107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="626931808" name="Picture">
+                        <wp:docPr id="163168829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="626931808" name="Picture"/>
+                                <pic:cNvPr id="163168829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1354212624" name="Picture">
+                        <wp:docPr id="1588513892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1354212624" name="Picture"/>
+                                <pic:cNvPr id="1588513892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1015577914" name="Picture">
+                        <wp:docPr id="728534277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1015577914" name="Picture"/>
+                                <pic:cNvPr id="728534277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="395418612" name="Picture">
+                        <wp:docPr id="142477141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="395418612" name="Picture"/>
+                                <pic:cNvPr id="142477141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1510075873" name="Picture">
+                        <wp:docPr id="745280896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1510075873" name="Picture"/>
+                                <pic:cNvPr id="745280896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="150593212" name="Picture">
+                        <wp:docPr id="1500011547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="150593212" name="Picture"/>
+                                <pic:cNvPr id="1500011547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1155079346" name="Picture">
+                        <wp:docPr id="2094337808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1155079346" name="Picture"/>
+                                <pic:cNvPr id="2094337808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="842019700" name="Picture">
+                        <wp:docPr id="1382004907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="842019700" name="Picture"/>
+                                <pic:cNvPr id="1382004907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="905912609" name="Picture">
+                        <wp:docPr id="812518191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="905912609" name="Picture"/>
+                                <pic:cNvPr id="812518191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1943513817" name="Picture">
+                        <wp:docPr id="1147320676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1943513817" name="Picture"/>
+                                <pic:cNvPr id="1147320676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="330981935" name="Picture">
+                        <wp:docPr id="150545378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="330981935" name="Picture"/>
+                                <pic:cNvPr id="150545378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1905860072" name="Picture">
+                        <wp:docPr id="993600201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1905860072" name="Picture"/>
+                                <pic:cNvPr id="993600201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1093120451" name="Picture">
+                        <wp:docPr id="1309618536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1093120451" name="Picture"/>
+                                <pic:cNvPr id="1309618536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1449652315" name="Picture">
+                        <wp:docPr id="1772444413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1449652315" name="Picture"/>
+                                <pic:cNvPr id="1772444413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="60546532" name="Picture">
+                        <wp:docPr id="1461209637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="60546532" name="Picture"/>
+                                <pic:cNvPr id="1461209637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1706484740" name="Picture">
+                        <wp:docPr id="400083877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1706484740" name="Picture"/>
+                                <pic:cNvPr id="400083877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1122563292" name="Picture">
+                        <wp:docPr id="886708600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1122563292" name="Picture"/>
+                                <pic:cNvPr id="886708600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1393808755" name="Picture">
+                        <wp:docPr id="312761839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1393808755" name="Picture"/>
+                                <pic:cNvPr id="312761839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744764395" name="Picture">
+                  <wp:docPr id="697568585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744764395" name="Picture"/>
+                          <pic:cNvPr id="697568585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626717235" name="Picture">
+                  <wp:docPr id="344165026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626717235" name="Picture"/>
+                          <pic:cNvPr id="344165026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798396148" name="Picture">
+                  <wp:docPr id="493534199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798396148" name="Picture"/>
+                          <pic:cNvPr id="493534199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137817545" name="Picture">
+                  <wp:docPr id="1543092931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137817545" name="Picture"/>
+                          <pic:cNvPr id="1543092931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822316601" name="Picture">
+                  <wp:docPr id="1990430661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822316601" name="Picture"/>
+                          <pic:cNvPr id="1990430661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276553687" name="Picture">
+                  <wp:docPr id="1450621792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276553687" name="Picture"/>
+                          <pic:cNvPr id="1450621792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1568880547" name="Picture">
+                        <wp:docPr id="2003134937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1568880547" name="Picture"/>
+                                <pic:cNvPr id="2003134937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20167,57 +20167,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="755375552" name="Picture">
+                        <wp:docPr id="416549395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="755375552" name="Picture"/>
+                                <pic:cNvPr id="416549395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21777,57 +21777,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434115877" name="Picture">
+                  <wp:docPr id="815461398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434115877" name="Picture"/>
+                          <pic:cNvPr id="815461398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21866,57 +21866,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659175720" name="Picture">
+                  <wp:docPr id="287163366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659175720" name="Picture"/>
+                          <pic:cNvPr id="287163366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22510,57 +22510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140207785" name="Picture">
+                  <wp:docPr id="690083652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140207785" name="Picture"/>
+                          <pic:cNvPr id="690083652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23508,57 +23508,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656356136" name="Picture">
+                  <wp:docPr id="1171462008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656356136" name="Picture"/>
+                          <pic:cNvPr id="1171462008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23611,57 +23611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151432463" name="Picture">
+                  <wp:docPr id="1091960572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151432463" name="Picture"/>
+                          <pic:cNvPr id="1091960572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24992,57 +24992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064773762" name="Picture">
+                  <wp:docPr id="690127957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064773762" name="Picture"/>
+                          <pic:cNvPr id="690127957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26135,57 +26135,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2107583504" name="Picture">
+                        <wp:docPr id="273876853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2107583504" name="Picture"/>
+                                <pic:cNvPr id="273876853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27524,57 +27524,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166610115" name="Picture">
+                  <wp:docPr id="762198278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166610115" name="Picture"/>
+                          <pic:cNvPr id="762198278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655238876" name="Picture">
+                  <wp:docPr id="602474057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655238876" name="Picture"/>
+                          <pic:cNvPr id="602474057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28257,57 +28257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171463614" name="Picture">
+                  <wp:docPr id="1503829205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171463614" name="Picture"/>
+                          <pic:cNvPr id="1503829205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29255,57 +29255,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248077068" name="Picture">
+                  <wp:docPr id="1744945999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248077068" name="Picture"/>
+                          <pic:cNvPr id="1744945999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29358,57 +29358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598398055" name="Picture">
+                  <wp:docPr id="607472446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598398055" name="Picture"/>
+                          <pic:cNvPr id="607472446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30735,57 +30735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972737358" name="Picture">
+                  <wp:docPr id="1733223173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972737358" name="Picture"/>
+                          <pic:cNvPr id="1733223173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31878,57 +31878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2046039146" name="Picture">
+                        <wp:docPr id="2054267117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2046039146" name="Picture"/>
+                                <pic:cNvPr id="2054267117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33239,57 +33239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381354145" name="Picture">
+                  <wp:docPr id="1790390893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381354145" name="Picture"/>
+                          <pic:cNvPr id="1790390893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33328,57 +33328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584422554" name="Picture">
+                  <wp:docPr id="1649418290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584422554" name="Picture"/>
+                          <pic:cNvPr id="1649418290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33972,57 +33972,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336994871" name="Picture">
+                  <wp:docPr id="1388286855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336994871" name="Picture"/>
+                          <pic:cNvPr id="1388286855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34970,57 +34970,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616386395" name="Picture">
+                  <wp:docPr id="1864606121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616386395" name="Picture"/>
+                          <pic:cNvPr id="1864606121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35073,57 +35073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376084911" name="Picture">
+                  <wp:docPr id="296102360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376084911" name="Picture"/>
+                          <pic:cNvPr id="296102360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36450,57 +36450,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543394722" name="Picture">
+                  <wp:docPr id="1041311702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543394722" name="Picture"/>
+                          <pic:cNvPr id="1041311702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37593,57 +37593,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="951719285" name="Picture">
+                        <wp:docPr id="2099530081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="951719285" name="Picture"/>
+                                <pic:cNvPr id="2099530081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38951,57 +38951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297800837" name="Picture">
+                  <wp:docPr id="1245511300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297800837" name="Picture"/>
+                          <pic:cNvPr id="1245511300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39040,57 +39040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231878097" name="Picture">
+                  <wp:docPr id="490422015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231878097" name="Picture"/>
+                          <pic:cNvPr id="490422015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39663,57 +39663,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725671353" name="Picture">
+                  <wp:docPr id="654053447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725671353" name="Picture"/>
+                          <pic:cNvPr id="654053447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40580,57 +40580,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503763337" name="Picture">
+                  <wp:docPr id="1310199437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503763337" name="Picture"/>
+                          <pic:cNvPr id="1310199437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40683,57 +40683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122576177" name="Picture">
+                  <wp:docPr id="1471008557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122576177" name="Picture"/>
+                          <pic:cNvPr id="1471008557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42006,57 +42006,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658726705" name="Picture">
+                  <wp:docPr id="1563710439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658726705" name="Picture"/>
+                          <pic:cNvPr id="1563710439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42788,57 +42788,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1352702473" name="Picture">
+                  <wp:docPr id="1740236268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1352702473" name="Picture"/>
+                          <pic:cNvPr id="1740236268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42877,57 +42877,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1134864013" name="Picture">
+                  <wp:docPr id="418195863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1134864013" name="Picture"/>
+                          <pic:cNvPr id="418195863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43509,57 +43509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3479287" name="Picture">
+                  <wp:docPr id="902286898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3479287" name="Picture"/>
+                          <pic:cNvPr id="902286898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44453,57 +44453,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772521312" name="Picture">
+                  <wp:docPr id="209918564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772521312" name="Picture"/>
+                          <pic:cNvPr id="209918564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44565,57 +44565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374568521" name="Picture">
+                  <wp:docPr id="1591128928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374568521" name="Picture"/>
+                          <pic:cNvPr id="1591128928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46224,57 +46224,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159762192" name="Picture">
+                  <wp:docPr id="1312073849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159762192" name="Picture"/>
+                          <pic:cNvPr id="1312073849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47403,57 +47403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294891654" name="Picture">
+                  <wp:docPr id="306284965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294891654" name="Picture"/>
+                          <pic:cNvPr id="306284965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47483,57 +47483,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385517469" name="Picture">
+                  <wp:docPr id="1087516082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385517469" name="Picture"/>
+                          <pic:cNvPr id="1087516082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47971,57 +47971,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1025983552" name="Picture">
+                  <wp:docPr id="436011316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1025983552" name="Picture"/>
+                          <pic:cNvPr id="436011316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>