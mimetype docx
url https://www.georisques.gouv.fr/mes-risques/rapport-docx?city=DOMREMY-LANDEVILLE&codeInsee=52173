--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590713888" name="Picture">
+                  <wp:docPr id="1410617300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590713888" name="Picture"/>
+                          <pic:cNvPr id="1410617300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390668682" name="Picture">
+                  <wp:docPr id="23413921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390668682" name="Picture"/>
+                          <pic:cNvPr id="23413921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="398482902" name="Picture">
+                        <wp:docPr id="1951669446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="398482902" name="Picture"/>
+                                <pic:cNvPr id="1951669446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336804899" name="Picture">
+                  <wp:docPr id="742202892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336804899" name="Picture"/>
+                          <pic:cNvPr id="742202892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510902572" name="Picture">
+                  <wp:docPr id="1494473002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510902572" name="Picture"/>
+                          <pic:cNvPr id="1494473002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316207543" name="Picture">
+                  <wp:docPr id="1943842030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316207543" name="Picture"/>
+                          <pic:cNvPr id="1943842030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748316030" name="Picture">
+                  <wp:docPr id="768101525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748316030" name="Picture"/>
+                          <pic:cNvPr id="768101525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092175223" name="Picture">
+                  <wp:docPr id="1817793466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092175223" name="Picture"/>
+                          <pic:cNvPr id="1817793466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1896347220" name="Picture">
+                        <wp:docPr id="2002201279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1896347220" name="Picture"/>
+                                <pic:cNvPr id="2002201279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="18603152" name="Picture">
+                        <wp:docPr id="2007357428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="18603152" name="Picture"/>
+                                <pic:cNvPr id="2007357428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="960247497" name="Picture">
+                        <wp:docPr id="2024148266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="960247497" name="Picture"/>
+                                <pic:cNvPr id="2024148266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1364497049" name="Picture">
+                        <wp:docPr id="1044279113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1364497049" name="Picture"/>
+                                <pic:cNvPr id="1044279113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1513129758" name="Picture">
+                        <wp:docPr id="490231372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1513129758" name="Picture"/>
+                                <pic:cNvPr id="490231372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1367373006" name="Picture">
+                        <wp:docPr id="1320338859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1367373006" name="Picture"/>
+                                <pic:cNvPr id="1320338859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1412190118" name="Picture">
+                        <wp:docPr id="377566415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1412190118" name="Picture"/>
+                                <pic:cNvPr id="377566415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="917222844" name="Picture">
+                        <wp:docPr id="1944748390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="917222844" name="Picture"/>
+                                <pic:cNvPr id="1944748390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="337814698" name="Picture">
+                        <wp:docPr id="736890082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="337814698" name="Picture"/>
+                                <pic:cNvPr id="736890082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="754466208" name="Picture">
+                        <wp:docPr id="935298568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="754466208" name="Picture"/>
+                                <pic:cNvPr id="935298568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1617729338" name="Picture">
+                        <wp:docPr id="1845138276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1617729338" name="Picture"/>
+                                <pic:cNvPr id="1845138276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="11900257" name="Picture">
+                        <wp:docPr id="194726341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="11900257" name="Picture"/>
+                                <pic:cNvPr id="194726341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="747254761" name="Picture">
+                        <wp:docPr id="746074550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="747254761" name="Picture"/>
+                                <pic:cNvPr id="746074550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="602674332" name="Picture">
+                        <wp:docPr id="439637383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="602674332" name="Picture"/>
+                                <pic:cNvPr id="439637383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1044778952" name="Picture">
+                        <wp:docPr id="757242107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1044778952" name="Picture"/>
+                                <pic:cNvPr id="757242107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129202368" name="Picture">
+                  <wp:docPr id="1596274223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129202368" name="Picture"/>
+                          <pic:cNvPr id="1596274223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407315605" name="Picture">
+                  <wp:docPr id="207786289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407315605" name="Picture"/>
+                          <pic:cNvPr id="207786289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53671090" name="Picture">
+                  <wp:docPr id="492321758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53671090" name="Picture"/>
+                          <pic:cNvPr id="492321758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488810837" name="Picture">
+                  <wp:docPr id="702493313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488810837" name="Picture"/>
+                          <pic:cNvPr id="702493313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662621854" name="Picture">
+                  <wp:docPr id="45833300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662621854" name="Picture"/>
+                          <pic:cNvPr id="45833300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288733550" name="Picture">
+                  <wp:docPr id="1478378752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288733550" name="Picture"/>
+                          <pic:cNvPr id="1478378752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="405234307" name="Picture">
+                        <wp:docPr id="1909445910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="405234307" name="Picture"/>
+                                <pic:cNvPr id="1909445910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1900421374" name="Picture">
+                        <wp:docPr id="451662002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1900421374" name="Picture"/>
+                                <pic:cNvPr id="451662002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2147217830" name="Picture">
+                  <wp:docPr id="725023380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2147217830" name="Picture"/>
+                          <pic:cNvPr id="725023380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552125361" name="Picture">
+                  <wp:docPr id="17143535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552125361" name="Picture"/>
+                          <pic:cNvPr id="17143535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478283535" name="Picture">
+                  <wp:docPr id="1160755261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478283535" name="Picture"/>
+                          <pic:cNvPr id="1160755261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579949945" name="Picture">
+                  <wp:docPr id="783463350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579949945" name="Picture"/>
+                          <pic:cNvPr id="783463350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642249157" name="Picture">
+                  <wp:docPr id="1190914150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642249157" name="Picture"/>
+                          <pic:cNvPr id="1190914150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935693262" name="Picture">
+                  <wp:docPr id="2004237239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935693262" name="Picture"/>
+                          <pic:cNvPr id="2004237239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="507908239" name="Picture">
+                        <wp:docPr id="1691388319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="507908239" name="Picture"/>
+                                <pic:cNvPr id="1691388319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283696746" name="Picture">
+                  <wp:docPr id="393129434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283696746" name="Picture"/>
+                          <pic:cNvPr id="393129434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458940650" name="Picture">
+                  <wp:docPr id="1212639809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458940650" name="Picture"/>
+                          <pic:cNvPr id="1212639809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537078219" name="Picture">
+                  <wp:docPr id="274798738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537078219" name="Picture"/>
+                          <pic:cNvPr id="274798738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581558078" name="Picture">
+                  <wp:docPr id="1898222202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581558078" name="Picture"/>
+                          <pic:cNvPr id="1898222202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767216564" name="Picture">
+                  <wp:docPr id="1372406343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767216564" name="Picture"/>
+                          <pic:cNvPr id="1372406343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752550871" name="Picture">
+                  <wp:docPr id="469576075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752550871" name="Picture"/>
+                          <pic:cNvPr id="469576075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541006007" name="Picture">
+                  <wp:docPr id="566012005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541006007" name="Picture"/>
+                          <pic:cNvPr id="566012005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410233052" name="Picture">
+                  <wp:docPr id="1409248424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410233052" name="Picture"/>
+                          <pic:cNvPr id="1409248424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32820,57 +32820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191488819" name="Picture">
+                  <wp:docPr id="1064621785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191488819" name="Picture"/>
+                          <pic:cNvPr id="1064621785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33818,57 +33818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093734195" name="Picture">
+                  <wp:docPr id="5273413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093734195" name="Picture"/>
+                          <pic:cNvPr id="5273413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33921,57 +33921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903981814" name="Picture">
+                  <wp:docPr id="1705056667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903981814" name="Picture"/>
+                          <pic:cNvPr id="1705056667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35298,57 +35298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561818577" name="Picture">
+                  <wp:docPr id="945893669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561818577" name="Picture"/>
+                          <pic:cNvPr id="945893669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36441,57 +36441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="169282513" name="Picture">
+                        <wp:docPr id="1784656010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="169282513" name="Picture"/>
+                                <pic:cNvPr id="1784656010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37802,57 +37802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1324419937" name="Picture">
+                  <wp:docPr id="1527143677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1324419937" name="Picture"/>
+                          <pic:cNvPr id="1527143677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348268451" name="Picture">
+                  <wp:docPr id="49117180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348268451" name="Picture"/>
+                          <pic:cNvPr id="49117180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38535,57 +38535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665829022" name="Picture">
+                  <wp:docPr id="717300354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665829022" name="Picture"/>
+                          <pic:cNvPr id="717300354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39533,57 +39533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285358994" name="Picture">
+                  <wp:docPr id="1265964609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285358994" name="Picture"/>
+                          <pic:cNvPr id="1265964609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39636,57 +39636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208287441" name="Picture">
+                  <wp:docPr id="555630985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208287441" name="Picture"/>
+                          <pic:cNvPr id="555630985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41013,57 +41013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827368883" name="Picture">
+                  <wp:docPr id="1589156903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827368883" name="Picture"/>
+                          <pic:cNvPr id="1589156903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42156,57 +42156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="153329652" name="Picture">
+                        <wp:docPr id="875890372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="153329652" name="Picture"/>
+                                <pic:cNvPr id="875890372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43427,57 +43427,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206698977" name="Picture">
+                  <wp:docPr id="121720712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206698977" name="Picture"/>
+                          <pic:cNvPr id="121720712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43507,57 +43507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79642478" name="Picture">
+                  <wp:docPr id="210891471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79642478" name="Picture"/>
+                          <pic:cNvPr id="210891471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43986,57 +43986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941794540" name="Picture">
+                  <wp:docPr id="1458341510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941794540" name="Picture"/>
+                          <pic:cNvPr id="1458341510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45721,57 +45721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1062628111" name="Picture">
+                  <wp:docPr id="1169172974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1062628111" name="Picture"/>
+                          <pic:cNvPr id="1169172974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45792,57 +45792,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114601412" name="Picture">
+                  <wp:docPr id="1186249757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114601412" name="Picture"/>
+                          <pic:cNvPr id="1186249757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46206,57 +46206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522379627" name="Picture">
+                  <wp:docPr id="1952369403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522379627" name="Picture"/>
+                          <pic:cNvPr id="1952369403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>