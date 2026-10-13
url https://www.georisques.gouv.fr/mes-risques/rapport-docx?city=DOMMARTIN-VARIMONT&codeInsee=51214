--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477635362" name="Picture">
+                  <wp:docPr id="113963060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477635362" name="Picture"/>
+                          <pic:cNvPr id="113963060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487493409" name="Picture">
+                  <wp:docPr id="1335499450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487493409" name="Picture"/>
+                          <pic:cNvPr id="1335499450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="157428358" name="Picture">
+                        <wp:docPr id="1926057744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="157428358" name="Picture"/>
+                                <pic:cNvPr id="1926057744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247218525" name="Picture">
+                  <wp:docPr id="1561347839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247218525" name="Picture"/>
+                          <pic:cNvPr id="1561347839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133018963" name="Picture">
+                  <wp:docPr id="872222907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133018963" name="Picture"/>
+                          <pic:cNvPr id="872222907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228512935" name="Picture">
+                  <wp:docPr id="1961039709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228512935" name="Picture"/>
+                          <pic:cNvPr id="1961039709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2903408" name="Picture">
+                  <wp:docPr id="1652382465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2903408" name="Picture"/>
+                          <pic:cNvPr id="1652382465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170872968" name="Picture">
+                  <wp:docPr id="675073771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170872968" name="Picture"/>
+                          <pic:cNvPr id="675073771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="238631187" name="Picture">
+                        <wp:docPr id="1188762945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="238631187" name="Picture"/>
+                                <pic:cNvPr id="1188762945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1349325578" name="Picture">
+                        <wp:docPr id="1864573666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1349325578" name="Picture"/>
+                                <pic:cNvPr id="1864573666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1304132259" name="Picture">
+                        <wp:docPr id="333250704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1304132259" name="Picture"/>
+                                <pic:cNvPr id="333250704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="762589026" name="Picture">
+                        <wp:docPr id="1551608315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="762589026" name="Picture"/>
+                                <pic:cNvPr id="1551608315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="696914877" name="Picture">
+                        <wp:docPr id="443215779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="696914877" name="Picture"/>
+                                <pic:cNvPr id="443215779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="421194850" name="Picture">
+                        <wp:docPr id="424587747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="421194850" name="Picture"/>
+                                <pic:cNvPr id="424587747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="231258505" name="Picture">
+                        <wp:docPr id="1855064318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="231258505" name="Picture"/>
+                                <pic:cNvPr id="1855064318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="934479951" name="Picture">
+                        <wp:docPr id="1879364904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="934479951" name="Picture"/>
+                                <pic:cNvPr id="1879364904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1494187408" name="Picture">
+                        <wp:docPr id="1300850186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1494187408" name="Picture"/>
+                                <pic:cNvPr id="1300850186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243396390" name="Picture">
+                        <wp:docPr id="235789229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243396390" name="Picture"/>
+                                <pic:cNvPr id="235789229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="646718925" name="Picture">
+                        <wp:docPr id="25878165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="646718925" name="Picture"/>
+                                <pic:cNvPr id="25878165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2101841022" name="Picture">
+                        <wp:docPr id="1896520217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2101841022" name="Picture"/>
+                                <pic:cNvPr id="1896520217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1793052770" name="Picture">
+                        <wp:docPr id="782521508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1793052770" name="Picture"/>
+                                <pic:cNvPr id="782521508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1263211146" name="Picture">
+                        <wp:docPr id="652573633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1263211146" name="Picture"/>
+                                <pic:cNvPr id="652573633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="977325856" name="Picture">
+                        <wp:docPr id="1750259745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="977325856" name="Picture"/>
+                                <pic:cNvPr id="1750259745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435551617" name="Picture">
+                  <wp:docPr id="1941787834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435551617" name="Picture"/>
+                          <pic:cNvPr id="1941787834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040784000" name="Picture">
+                  <wp:docPr id="154082935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040784000" name="Picture"/>
+                          <pic:cNvPr id="154082935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514279553" name="Picture">
+                  <wp:docPr id="1819224581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514279553" name="Picture"/>
+                          <pic:cNvPr id="1819224581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860460772" name="Picture">
+                  <wp:docPr id="1391647860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860460772" name="Picture"/>
+                          <pic:cNvPr id="1391647860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200659618" name="Picture">
+                  <wp:docPr id="2095622461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200659618" name="Picture"/>
+                          <pic:cNvPr id="2095622461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133248258" name="Picture">
+                  <wp:docPr id="736076933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133248258" name="Picture"/>
+                          <pic:cNvPr id="736076933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="917963134" name="Picture">
+                        <wp:docPr id="543105717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="917963134" name="Picture"/>
+                                <pic:cNvPr id="543105717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447289585" name="Picture">
+                  <wp:docPr id="492861931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447289585" name="Picture"/>
+                          <pic:cNvPr id="492861931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013183407" name="Picture">
+                  <wp:docPr id="2003189750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013183407" name="Picture"/>
+                          <pic:cNvPr id="2003189750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035085023" name="Picture">
+                  <wp:docPr id="787865893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035085023" name="Picture"/>
+                          <pic:cNvPr id="787865893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132296673" name="Picture">
+                  <wp:docPr id="2062380646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132296673" name="Picture"/>
+                          <pic:cNvPr id="2062380646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088069815" name="Picture">
+                  <wp:docPr id="2060516972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088069815" name="Picture"/>
+                          <pic:cNvPr id="2060516972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1134001809" name="Picture">
+                  <wp:docPr id="1576758487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1134001809" name="Picture"/>
+                          <pic:cNvPr id="1576758487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="713758473" name="Picture">
+                        <wp:docPr id="53769949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="713758473" name="Picture"/>
+                                <pic:cNvPr id="53769949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616765789" name="Picture">
+                  <wp:docPr id="295292146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616765789" name="Picture"/>
+                          <pic:cNvPr id="295292146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234848304" name="Picture">
+                  <wp:docPr id="1918064093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234848304" name="Picture"/>
+                          <pic:cNvPr id="1918064093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277729567" name="Picture">
+                  <wp:docPr id="410328258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277729567" name="Picture"/>
+                          <pic:cNvPr id="410328258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615352305" name="Picture">
+                  <wp:docPr id="990661165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615352305" name="Picture"/>
+                          <pic:cNvPr id="990661165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453035903" name="Picture">
+                  <wp:docPr id="866136936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453035903" name="Picture"/>
+                          <pic:cNvPr id="866136936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227510470" name="Picture">
+                  <wp:docPr id="61627613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227510470" name="Picture"/>
+                          <pic:cNvPr id="61627613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1067763922" name="Picture">
+                        <wp:docPr id="1871972301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1067763922" name="Picture"/>
+                                <pic:cNvPr id="1871972301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31943,57 +31943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223767651" name="Picture">
+                  <wp:docPr id="1364552698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223767651" name="Picture"/>
+                          <pic:cNvPr id="1364552698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32014,57 +32014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048476990" name="Picture">
+                  <wp:docPr id="1936926319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048476990" name="Picture"/>
+                          <pic:cNvPr id="1936926319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32482,57 +32482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667425015" name="Picture">
+                  <wp:docPr id="1008135587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667425015" name="Picture"/>
+                          <pic:cNvPr id="1008135587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33641,57 +33641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198294491" name="Picture">
+                  <wp:docPr id="124739204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198294491" name="Picture"/>
+                          <pic:cNvPr id="124739204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33730,57 +33730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002515752" name="Picture">
+                  <wp:docPr id="1841643608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002515752" name="Picture"/>
+                          <pic:cNvPr id="1841643608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34374,57 +34374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337984509" name="Picture">
+                  <wp:docPr id="1723192246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337984509" name="Picture"/>
+                          <pic:cNvPr id="1723192246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35372,57 +35372,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608998553" name="Picture">
+                  <wp:docPr id="715418356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608998553" name="Picture"/>
+                          <pic:cNvPr id="715418356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35475,57 +35475,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413647495" name="Picture">
+                  <wp:docPr id="383812598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413647495" name="Picture"/>
+                          <pic:cNvPr id="383812598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36852,57 +36852,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898180111" name="Picture">
+                  <wp:docPr id="1310119636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898180111" name="Picture"/>
+                          <pic:cNvPr id="1310119636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37995,57 +37995,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="700828943" name="Picture">
+                        <wp:docPr id="429746309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="700828943" name="Picture"/>
+                                <pic:cNvPr id="429746309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39356,57 +39356,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207438766" name="Picture">
+                  <wp:docPr id="1631956244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207438766" name="Picture"/>
+                          <pic:cNvPr id="1631956244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39445,57 +39445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563910907" name="Picture">
+                  <wp:docPr id="1705267060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563910907" name="Picture"/>
+                          <pic:cNvPr id="1705267060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40089,57 +40089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250487151" name="Picture">
+                  <wp:docPr id="768942170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250487151" name="Picture"/>
+                          <pic:cNvPr id="768942170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41087,57 +41087,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063885805" name="Picture">
+                  <wp:docPr id="2061572522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063885805" name="Picture"/>
+                          <pic:cNvPr id="2061572522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41190,57 +41190,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1319871951" name="Picture">
+                  <wp:docPr id="134804053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1319871951" name="Picture"/>
+                          <pic:cNvPr id="134804053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42567,57 +42567,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113228392" name="Picture">
+                  <wp:docPr id="692951693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113228392" name="Picture"/>
+                          <pic:cNvPr id="692951693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43710,57 +43710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="334990728" name="Picture">
+                        <wp:docPr id="506119599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="334990728" name="Picture"/>
+                                <pic:cNvPr id="506119599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44931,57 +44931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93856346" name="Picture">
+                  <wp:docPr id="1542896917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93856346" name="Picture"/>
+                          <pic:cNvPr id="1542896917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45002,57 +45002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851612564" name="Picture">
+                  <wp:docPr id="2134361287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851612564" name="Picture"/>
+                          <pic:cNvPr id="2134361287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45416,57 +45416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023513263" name="Picture">
+                  <wp:docPr id="2071011158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023513263" name="Picture"/>
+                          <pic:cNvPr id="2071011158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>