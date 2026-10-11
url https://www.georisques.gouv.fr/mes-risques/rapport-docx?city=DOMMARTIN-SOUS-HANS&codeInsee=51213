--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564774756" name="Picture">
+                  <wp:docPr id="684855071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564774756" name="Picture"/>
+                          <pic:cNvPr id="684855071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158719114" name="Picture">
+                  <wp:docPr id="124408807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158719114" name="Picture"/>
+                          <pic:cNvPr id="124408807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="92324081" name="Picture">
+                        <wp:docPr id="879099401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="92324081" name="Picture"/>
+                                <pic:cNvPr id="879099401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045444936" name="Picture">
+                  <wp:docPr id="1171101190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045444936" name="Picture"/>
+                          <pic:cNvPr id="1171101190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79339490" name="Picture">
+                  <wp:docPr id="1691044767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79339490" name="Picture"/>
+                          <pic:cNvPr id="1691044767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88428550" name="Picture">
+                  <wp:docPr id="920314615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88428550" name="Picture"/>
+                          <pic:cNvPr id="920314615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1094187160" name="Picture">
+                  <wp:docPr id="1074735205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1094187160" name="Picture"/>
+                          <pic:cNvPr id="1074735205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041183146" name="Picture">
+                  <wp:docPr id="1494206465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041183146" name="Picture"/>
+                          <pic:cNvPr id="1494206465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2109164231" name="Picture">
+                        <wp:docPr id="1348800206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2109164231" name="Picture"/>
+                                <pic:cNvPr id="1348800206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="331208594" name="Picture">
+                        <wp:docPr id="421583568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="331208594" name="Picture"/>
+                                <pic:cNvPr id="421583568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1485110437" name="Picture">
+                        <wp:docPr id="1770273892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1485110437" name="Picture"/>
+                                <pic:cNvPr id="1770273892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1446810496" name="Picture">
+                        <wp:docPr id="1904503836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1446810496" name="Picture"/>
+                                <pic:cNvPr id="1904503836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="418217262" name="Picture">
+                        <wp:docPr id="779213953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="418217262" name="Picture"/>
+                                <pic:cNvPr id="779213953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1412274613" name="Picture">
+                        <wp:docPr id="759374112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1412274613" name="Picture"/>
+                                <pic:cNvPr id="759374112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1099980428" name="Picture">
+                        <wp:docPr id="1789540838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1099980428" name="Picture"/>
+                                <pic:cNvPr id="1789540838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="462478524" name="Picture">
+                        <wp:docPr id="1540360199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="462478524" name="Picture"/>
+                                <pic:cNvPr id="1540360199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1674319146" name="Picture">
+                        <wp:docPr id="1746201628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1674319146" name="Picture"/>
+                                <pic:cNvPr id="1746201628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="585043522" name="Picture">
+                        <wp:docPr id="1619713955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="585043522" name="Picture"/>
+                                <pic:cNvPr id="1619713955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="47509818" name="Picture">
+                        <wp:docPr id="873701548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="47509818" name="Picture"/>
+                                <pic:cNvPr id="873701548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2005126670" name="Picture">
+                        <wp:docPr id="892121407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2005126670" name="Picture"/>
+                                <pic:cNvPr id="892121407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="702366456" name="Picture">
+                        <wp:docPr id="1211324596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="702366456" name="Picture"/>
+                                <pic:cNvPr id="1211324596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="111619922" name="Picture">
+                        <wp:docPr id="463152764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="111619922" name="Picture"/>
+                                <pic:cNvPr id="463152764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1386815552" name="Picture">
+                        <wp:docPr id="344519290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1386815552" name="Picture"/>
+                                <pic:cNvPr id="344519290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831680966" name="Picture">
+                  <wp:docPr id="1051848936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831680966" name="Picture"/>
+                          <pic:cNvPr id="1051848936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97878978" name="Picture">
+                  <wp:docPr id="829813064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97878978" name="Picture"/>
+                          <pic:cNvPr id="829813064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82747382" name="Picture">
+                  <wp:docPr id="1249300733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82747382" name="Picture"/>
+                          <pic:cNvPr id="1249300733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663196032" name="Picture">
+                  <wp:docPr id="693185929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663196032" name="Picture"/>
+                          <pic:cNvPr id="693185929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463888737" name="Picture">
+                  <wp:docPr id="775078458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463888737" name="Picture"/>
+                          <pic:cNvPr id="775078458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698993362" name="Picture">
+                  <wp:docPr id="2061987911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698993362" name="Picture"/>
+                          <pic:cNvPr id="2061987911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1283948670" name="Picture">
+                        <wp:docPr id="674357656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1283948670" name="Picture"/>
+                                <pic:cNvPr id="674357656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855748373" name="Picture">
+                  <wp:docPr id="1210854281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855748373" name="Picture"/>
+                          <pic:cNvPr id="1210854281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888290788" name="Picture">
+                  <wp:docPr id="112866722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888290788" name="Picture"/>
+                          <pic:cNvPr id="112866722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="7994875" name="Picture">
+                  <wp:docPr id="564144588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7994875" name="Picture"/>
+                          <pic:cNvPr id="564144588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941410158" name="Picture">
+                  <wp:docPr id="875604692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941410158" name="Picture"/>
+                          <pic:cNvPr id="875604692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312059586" name="Picture">
+                  <wp:docPr id="389339695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312059586" name="Picture"/>
+                          <pic:cNvPr id="389339695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901075508" name="Picture">
+                  <wp:docPr id="91736964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901075508" name="Picture"/>
+                          <pic:cNvPr id="91736964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1484862205" name="Picture">
+                        <wp:docPr id="1164079194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1484862205" name="Picture"/>
+                                <pic:cNvPr id="1164079194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665986954" name="Picture">
+                  <wp:docPr id="2042401914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665986954" name="Picture"/>
+                          <pic:cNvPr id="2042401914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1324949399" name="Picture">
+                  <wp:docPr id="188519684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1324949399" name="Picture"/>
+                          <pic:cNvPr id="188519684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342700427" name="Picture">
+                  <wp:docPr id="2084260762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342700427" name="Picture"/>
+                          <pic:cNvPr id="2084260762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148887562" name="Picture">
+                  <wp:docPr id="1922249826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148887562" name="Picture"/>
+                          <pic:cNvPr id="1922249826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903806661" name="Picture">
+                  <wp:docPr id="1590885563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903806661" name="Picture"/>
+                          <pic:cNvPr id="1590885563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388480154" name="Picture">
+                  <wp:docPr id="815379105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388480154" name="Picture"/>
+                          <pic:cNvPr id="815379105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29917,57 +29917,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="31847968" name="Picture">
+                        <wp:docPr id="629086199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="31847968" name="Picture"/>
+                                <pic:cNvPr id="629086199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32120,57 +32120,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900996840" name="Picture">
+                  <wp:docPr id="898662070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900996840" name="Picture"/>
+                          <pic:cNvPr id="898662070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32191,57 +32191,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401066611" name="Picture">
+                  <wp:docPr id="242141369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401066611" name="Picture"/>
+                          <pic:cNvPr id="242141369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32670,57 +32670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105031893" name="Picture">
+                  <wp:docPr id="1400092204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105031893" name="Picture"/>
+                          <pic:cNvPr id="1400092204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33962,57 +33962,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72677803" name="Picture">
+                  <wp:docPr id="474626712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72677803" name="Picture"/>
+                          <pic:cNvPr id="474626712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34051,57 +34051,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127400542" name="Picture">
+                  <wp:docPr id="1687749288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127400542" name="Picture"/>
+                          <pic:cNvPr id="1687749288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34695,57 +34695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140198521" name="Picture">
+                  <wp:docPr id="714414785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140198521" name="Picture"/>
+                          <pic:cNvPr id="714414785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35693,57 +35693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550694639" name="Picture">
+                  <wp:docPr id="452867302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550694639" name="Picture"/>
+                          <pic:cNvPr id="452867302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35796,57 +35796,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745011036" name="Picture">
+                  <wp:docPr id="1912461478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745011036" name="Picture"/>
+                          <pic:cNvPr id="1912461478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37173,57 +37173,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588484506" name="Picture">
+                  <wp:docPr id="2126534505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588484506" name="Picture"/>
+                          <pic:cNvPr id="2126534505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38316,57 +38316,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="695101649" name="Picture">
+                        <wp:docPr id="1624714896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="695101649" name="Picture"/>
+                                <pic:cNvPr id="1624714896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39677,57 +39677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86017775" name="Picture">
+                  <wp:docPr id="475027196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86017775" name="Picture"/>
+                          <pic:cNvPr id="475027196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39766,57 +39766,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288249079" name="Picture">
+                  <wp:docPr id="1101895145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288249079" name="Picture"/>
+                          <pic:cNvPr id="1101895145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40410,57 +40410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534529094" name="Picture">
+                  <wp:docPr id="1754176556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534529094" name="Picture"/>
+                          <pic:cNvPr id="1754176556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41408,57 +41408,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217225571" name="Picture">
+                  <wp:docPr id="189825387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217225571" name="Picture"/>
+                          <pic:cNvPr id="189825387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41511,57 +41511,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55431088" name="Picture">
+                  <wp:docPr id="1244167029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55431088" name="Picture"/>
+                          <pic:cNvPr id="1244167029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42888,57 +42888,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955524738" name="Picture">
+                  <wp:docPr id="973412325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955524738" name="Picture"/>
+                          <pic:cNvPr id="973412325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44031,57 +44031,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1095971415" name="Picture">
+                        <wp:docPr id="52596649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1095971415" name="Picture"/>
+                                <pic:cNvPr id="52596649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45302,57 +45302,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305909763" name="Picture">
+                  <wp:docPr id="342317970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305909763" name="Picture"/>
+                          <pic:cNvPr id="342317970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45382,57 +45382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892074093" name="Picture">
+                  <wp:docPr id="1092479403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892074093" name="Picture"/>
+                          <pic:cNvPr id="1092479403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45861,57 +45861,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1600014135" name="Picture">
+                  <wp:docPr id="1196988813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1600014135" name="Picture"/>
+                          <pic:cNvPr id="1196988813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47456,57 +47456,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795673416" name="Picture">
+                  <wp:docPr id="1975282239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795673416" name="Picture"/>
+                          <pic:cNvPr id="1975282239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47527,57 +47527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164934744" name="Picture">
+                  <wp:docPr id="1539478930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164934744" name="Picture"/>
+                          <pic:cNvPr id="1539478930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47941,57 +47941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747320381" name="Picture">
+                  <wp:docPr id="1490414486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747320381" name="Picture"/>
+                          <pic:cNvPr id="1490414486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>