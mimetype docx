--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681940017" name="Picture">
+                  <wp:docPr id="396167474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681940017" name="Picture"/>
+                          <pic:cNvPr id="396167474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461644383" name="Picture">
+                  <wp:docPr id="1490249374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461644383" name="Picture"/>
+                          <pic:cNvPr id="1490249374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1860343283" name="Picture">
+                        <wp:docPr id="1846716107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1860343283" name="Picture"/>
+                                <pic:cNvPr id="1846716107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352657637" name="Picture">
+                  <wp:docPr id="81400955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352657637" name="Picture"/>
+                          <pic:cNvPr id="81400955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053820136" name="Picture">
+                  <wp:docPr id="211004566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053820136" name="Picture"/>
+                          <pic:cNvPr id="211004566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100831647" name="Picture">
+                  <wp:docPr id="1211415646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100831647" name="Picture"/>
+                          <pic:cNvPr id="1211415646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664603040" name="Picture">
+                  <wp:docPr id="1479541895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664603040" name="Picture"/>
+                          <pic:cNvPr id="1479541895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599729272" name="Picture">
+                  <wp:docPr id="202723556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599729272" name="Picture"/>
+                          <pic:cNvPr id="202723556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2088476087" name="Picture">
+                        <wp:docPr id="985415332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2088476087" name="Picture"/>
+                                <pic:cNvPr id="985415332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1071434916" name="Picture">
+                        <wp:docPr id="778237144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1071434916" name="Picture"/>
+                                <pic:cNvPr id="778237144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1257881025" name="Picture">
+                        <wp:docPr id="277537801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1257881025" name="Picture"/>
+                                <pic:cNvPr id="277537801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1848276639" name="Picture">
+                        <wp:docPr id="1860355173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1848276639" name="Picture"/>
+                                <pic:cNvPr id="1860355173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618826071" name="Picture">
+                        <wp:docPr id="1968471126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618826071" name="Picture"/>
+                                <pic:cNvPr id="1968471126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="458610648" name="Picture">
+                        <wp:docPr id="389899401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="458610648" name="Picture"/>
+                                <pic:cNvPr id="389899401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1989246973" name="Picture">
+                        <wp:docPr id="350541245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1989246973" name="Picture"/>
+                                <pic:cNvPr id="350541245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="84711221" name="Picture">
+                        <wp:docPr id="80865854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="84711221" name="Picture"/>
+                                <pic:cNvPr id="80865854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="731709211" name="Picture">
+                        <wp:docPr id="64356425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="731709211" name="Picture"/>
+                                <pic:cNvPr id="64356425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="209895091" name="Picture">
+                        <wp:docPr id="2102796554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="209895091" name="Picture"/>
+                                <pic:cNvPr id="2102796554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="408963113" name="Picture">
+                        <wp:docPr id="1661067089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="408963113" name="Picture"/>
+                                <pic:cNvPr id="1661067089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="491309527" name="Picture">
+                        <wp:docPr id="39879787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="491309527" name="Picture"/>
+                                <pic:cNvPr id="39879787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2057459654" name="Picture">
+                        <wp:docPr id="339068291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2057459654" name="Picture"/>
+                                <pic:cNvPr id="339068291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="41478535" name="Picture">
+                        <wp:docPr id="747569767" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="41478535" name="Picture"/>
+                                <pic:cNvPr id="747569767" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2036334575" name="Picture">
+                        <wp:docPr id="16379806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2036334575" name="Picture"/>
+                                <pic:cNvPr id="16379806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669108425" name="Picture">
+                  <wp:docPr id="1927936514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669108425" name="Picture"/>
+                          <pic:cNvPr id="1927936514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044527669" name="Picture">
+                  <wp:docPr id="24818769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044527669" name="Picture"/>
+                          <pic:cNvPr id="24818769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702658061" name="Picture">
+                  <wp:docPr id="2059279870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702658061" name="Picture"/>
+                          <pic:cNvPr id="2059279870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112337622" name="Picture">
+                  <wp:docPr id="1509096078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112337622" name="Picture"/>
+                          <pic:cNvPr id="1509096078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910840475" name="Picture">
+                  <wp:docPr id="1817259036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910840475" name="Picture"/>
+                          <pic:cNvPr id="1817259036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962933047" name="Picture">
+                  <wp:docPr id="1308834231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962933047" name="Picture"/>
+                          <pic:cNvPr id="1308834231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1841917636" name="Picture">
+                        <wp:docPr id="2042925941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1841917636" name="Picture"/>
+                                <pic:cNvPr id="2042925941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510907055" name="Picture">
+                  <wp:docPr id="1680323553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510907055" name="Picture"/>
+                          <pic:cNvPr id="1680323553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015770965" name="Picture">
+                  <wp:docPr id="1128159125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015770965" name="Picture"/>
+                          <pic:cNvPr id="1128159125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589630939" name="Picture">
+                  <wp:docPr id="507259836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589630939" name="Picture"/>
+                          <pic:cNvPr id="507259836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695296316" name="Picture">
+                  <wp:docPr id="851075221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695296316" name="Picture"/>
+                          <pic:cNvPr id="851075221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784167850" name="Picture">
+                  <wp:docPr id="863876427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784167850" name="Picture"/>
+                          <pic:cNvPr id="863876427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558999250" name="Picture">
+                  <wp:docPr id="918228870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558999250" name="Picture"/>
+                          <pic:cNvPr id="918228870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1259290650" name="Picture">
+                        <wp:docPr id="1374421922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1259290650" name="Picture"/>
+                                <pic:cNvPr id="1374421922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1111795589" name="Picture">
+                        <wp:docPr id="965377778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1111795589" name="Picture"/>
+                                <pic:cNvPr id="965377778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937387591" name="Picture">
+                  <wp:docPr id="139107186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937387591" name="Picture"/>
+                          <pic:cNvPr id="139107186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143583315" name="Picture">
+                  <wp:docPr id="318602287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143583315" name="Picture"/>
+                          <pic:cNvPr id="318602287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471311122" name="Picture">
+                  <wp:docPr id="2059638031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471311122" name="Picture"/>
+                          <pic:cNvPr id="2059638031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457902399" name="Picture">
+                  <wp:docPr id="1675580857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457902399" name="Picture"/>
+                          <pic:cNvPr id="1675580857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247078530" name="Picture">
+                  <wp:docPr id="1774904763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247078530" name="Picture"/>
+                          <pic:cNvPr id="1774904763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28950,57 +28950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1929065085" name="Picture">
+                  <wp:docPr id="1789997569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1929065085" name="Picture"/>
+                          <pic:cNvPr id="1789997569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30103,57 +30103,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1337058429" name="Picture">
+                        <wp:docPr id="1707851914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1337058429" name="Picture"/>
+                                <pic:cNvPr id="1707851914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31597,57 +31597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526706052" name="Picture">
+                  <wp:docPr id="1593632883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526706052" name="Picture"/>
+                          <pic:cNvPr id="1593632883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31686,57 +31686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329808156" name="Picture">
+                  <wp:docPr id="1176345091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329808156" name="Picture"/>
+                          <pic:cNvPr id="1176345091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32366,57 +32366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248824850" name="Picture">
+                  <wp:docPr id="1202851886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248824850" name="Picture"/>
+                          <pic:cNvPr id="1202851886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33427,57 +33427,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576156377" name="Picture">
+                  <wp:docPr id="1235633917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576156377" name="Picture"/>
+                          <pic:cNvPr id="1235633917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33530,57 +33530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496973097" name="Picture">
+                  <wp:docPr id="2036163859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496973097" name="Picture"/>
+                          <pic:cNvPr id="2036163859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34988,57 +34988,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602269060" name="Picture">
+                  <wp:docPr id="1556551625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602269060" name="Picture"/>
+                          <pic:cNvPr id="1556551625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36185,57 +36185,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1666102935" name="Picture">
+                        <wp:docPr id="214675567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1666102935" name="Picture"/>
+                                <pic:cNvPr id="214675567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38753,57 +38753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353604392" name="Picture">
+                  <wp:docPr id="580514729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353604392" name="Picture"/>
+                          <pic:cNvPr id="580514729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38842,57 +38842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748035887" name="Picture">
+                  <wp:docPr id="1949038355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748035887" name="Picture"/>
+                          <pic:cNvPr id="1949038355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39486,57 +39486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119958704" name="Picture">
+                  <wp:docPr id="632449329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119958704" name="Picture"/>
+                          <pic:cNvPr id="632449329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40484,57 +40484,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078377506" name="Picture">
+                  <wp:docPr id="1749449437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078377506" name="Picture"/>
+                          <pic:cNvPr id="1749449437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40587,57 +40587,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127236769" name="Picture">
+                  <wp:docPr id="1999469793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127236769" name="Picture"/>
+                          <pic:cNvPr id="1999469793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41964,57 +41964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11637681" name="Picture">
+                  <wp:docPr id="322245920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11637681" name="Picture"/>
+                          <pic:cNvPr id="322245920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43107,57 +43107,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2012492991" name="Picture">
+                        <wp:docPr id="548824871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2012492991" name="Picture"/>
+                                <pic:cNvPr id="548824871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44328,57 +44328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077494763" name="Picture">
+                  <wp:docPr id="462547460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077494763" name="Picture"/>
+                          <pic:cNvPr id="462547460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985908724" name="Picture">
+                  <wp:docPr id="154068372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985908724" name="Picture"/>
+                          <pic:cNvPr id="154068372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44813,57 +44813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006900789" name="Picture">
+                  <wp:docPr id="1523047161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006900789" name="Picture"/>
+                          <pic:cNvPr id="1523047161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>