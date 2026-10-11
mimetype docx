--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718835948" name="Picture">
+                  <wp:docPr id="1208144582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718835948" name="Picture"/>
+                          <pic:cNvPr id="1208144582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292645917" name="Picture">
+                  <wp:docPr id="1393220024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292645917" name="Picture"/>
+                          <pic:cNvPr id="1393220024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="724509316" name="Picture">
+                        <wp:docPr id="1753974269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="724509316" name="Picture"/>
+                                <pic:cNvPr id="1753974269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735359742" name="Picture">
+                  <wp:docPr id="1826146713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735359742" name="Picture"/>
+                          <pic:cNvPr id="1826146713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599975623" name="Picture">
+                  <wp:docPr id="1403148823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599975623" name="Picture"/>
+                          <pic:cNvPr id="1403148823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182612097" name="Picture">
+                  <wp:docPr id="949354840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182612097" name="Picture"/>
+                          <pic:cNvPr id="949354840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1394476229" name="Picture">
+                  <wp:docPr id="970957658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1394476229" name="Picture"/>
+                          <pic:cNvPr id="970957658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970509868" name="Picture">
+                  <wp:docPr id="1986009610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970509868" name="Picture"/>
+                          <pic:cNvPr id="1986009610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1372881672" name="Picture">
+                        <wp:docPr id="1417740691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1372881672" name="Picture"/>
+                                <pic:cNvPr id="1417740691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1289861101" name="Picture">
+                        <wp:docPr id="1424004556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1289861101" name="Picture"/>
+                                <pic:cNvPr id="1424004556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="602915168" name="Picture">
+                        <wp:docPr id="1238502300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="602915168" name="Picture"/>
+                                <pic:cNvPr id="1238502300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1878929125" name="Picture">
+                        <wp:docPr id="1810792104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1878929125" name="Picture"/>
+                                <pic:cNvPr id="1810792104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="127887160" name="Picture">
+                        <wp:docPr id="1270254710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="127887160" name="Picture"/>
+                                <pic:cNvPr id="1270254710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1988895007" name="Picture">
+                        <wp:docPr id="1307271246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1988895007" name="Picture"/>
+                                <pic:cNvPr id="1307271246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1167833304" name="Picture">
+                        <wp:docPr id="2097147826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1167833304" name="Picture"/>
+                                <pic:cNvPr id="2097147826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="863525668" name="Picture">
+                        <wp:docPr id="1769093173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="863525668" name="Picture"/>
+                                <pic:cNvPr id="1769093173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1755580491" name="Picture">
+                        <wp:docPr id="82455482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1755580491" name="Picture"/>
+                                <pic:cNvPr id="82455482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="196907077" name="Picture">
+                        <wp:docPr id="408497537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="196907077" name="Picture"/>
+                                <pic:cNvPr id="408497537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1433510987" name="Picture">
+                        <wp:docPr id="857026289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1433510987" name="Picture"/>
+                                <pic:cNvPr id="857026289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="468709321" name="Picture">
+                        <wp:docPr id="423233089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="468709321" name="Picture"/>
+                                <pic:cNvPr id="423233089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157167734" name="Picture">
+                  <wp:docPr id="1752277156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157167734" name="Picture"/>
+                          <pic:cNvPr id="1752277156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066685874" name="Picture">
+                  <wp:docPr id="2091874019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066685874" name="Picture"/>
+                          <pic:cNvPr id="2091874019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351850611" name="Picture">
+                  <wp:docPr id="1031050089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351850611" name="Picture"/>
+                          <pic:cNvPr id="1031050089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660645845" name="Picture">
+                  <wp:docPr id="815067877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660645845" name="Picture"/>
+                          <pic:cNvPr id="815067877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397162853" name="Picture">
+                  <wp:docPr id="207791487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397162853" name="Picture"/>
+                          <pic:cNvPr id="207791487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461482576" name="Picture">
+                  <wp:docPr id="528523468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461482576" name="Picture"/>
+                          <pic:cNvPr id="528523468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="218079956" name="Picture">
+                        <wp:docPr id="842997162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="218079956" name="Picture"/>
+                                <pic:cNvPr id="842997162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893464524" name="Picture">
+                  <wp:docPr id="1248826377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893464524" name="Picture"/>
+                          <pic:cNvPr id="1248826377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2110670916" name="Picture">
+                  <wp:docPr id="1353803105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2110670916" name="Picture"/>
+                          <pic:cNvPr id="1353803105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215395371" name="Picture">
+                  <wp:docPr id="438956176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215395371" name="Picture"/>
+                          <pic:cNvPr id="438956176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037386168" name="Picture">
+                  <wp:docPr id="581272044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037386168" name="Picture"/>
+                          <pic:cNvPr id="581272044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37800989" name="Picture">
+                  <wp:docPr id="1157867065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37800989" name="Picture"/>
+                          <pic:cNvPr id="1157867065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1833217746" name="Picture">
+                  <wp:docPr id="324479913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1833217746" name="Picture"/>
+                          <pic:cNvPr id="324479913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="136845794" name="Picture">
+                        <wp:docPr id="2082274521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="136845794" name="Picture"/>
+                                <pic:cNvPr id="2082274521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079116811" name="Picture">
+                  <wp:docPr id="1455196816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079116811" name="Picture"/>
+                          <pic:cNvPr id="1455196816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260302984" name="Picture">
+                  <wp:docPr id="1988917154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260302984" name="Picture"/>
+                          <pic:cNvPr id="1988917154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032506957" name="Picture">
+                  <wp:docPr id="38437843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032506957" name="Picture"/>
+                          <pic:cNvPr id="38437843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42118517" name="Picture">
+                  <wp:docPr id="726966249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42118517" name="Picture"/>
+                          <pic:cNvPr id="726966249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1854387511" name="Picture">
+                  <wp:docPr id="1231256026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1854387511" name="Picture"/>
+                          <pic:cNvPr id="1231256026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678196613" name="Picture">
+                  <wp:docPr id="768802353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678196613" name="Picture"/>
+                          <pic:cNvPr id="768802353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="68267896" name="Picture">
+                        <wp:docPr id="209538696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="68267896" name="Picture"/>
+                                <pic:cNvPr id="209538696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505186664" name="Picture">
+                  <wp:docPr id="920918592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505186664" name="Picture"/>
+                          <pic:cNvPr id="920918592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051417481" name="Picture">
+                  <wp:docPr id="640049499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051417481" name="Picture"/>
+                          <pic:cNvPr id="640049499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463932040" name="Picture">
+                  <wp:docPr id="858631763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463932040" name="Picture"/>
+                          <pic:cNvPr id="858631763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81334628" name="Picture">
+                  <wp:docPr id="1218799334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81334628" name="Picture"/>
+                          <pic:cNvPr id="1218799334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173623286" name="Picture">
+                  <wp:docPr id="1242812634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173623286" name="Picture"/>
+                          <pic:cNvPr id="1242812634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822700105" name="Picture">
+                  <wp:docPr id="1062318917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822700105" name="Picture"/>
+                          <pic:cNvPr id="1062318917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1919116443" name="Picture">
+                        <wp:docPr id="334365940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1919116443" name="Picture"/>
+                                <pic:cNvPr id="334365940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139592126" name="Picture">
+                  <wp:docPr id="555177559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139592126" name="Picture"/>
+                          <pic:cNvPr id="555177559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109601642" name="Picture">
+                  <wp:docPr id="1264996505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109601642" name="Picture"/>
+                          <pic:cNvPr id="1264996505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327454478" name="Picture">
+                  <wp:docPr id="173425389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327454478" name="Picture"/>
+                          <pic:cNvPr id="173425389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>