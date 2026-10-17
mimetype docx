--- v1 (2026-10-11)
+++ v2 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208144582" name="Picture">
+                  <wp:docPr id="1355358673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208144582" name="Picture"/>
+                          <pic:cNvPr id="1355358673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393220024" name="Picture">
+                  <wp:docPr id="63505327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393220024" name="Picture"/>
+                          <pic:cNvPr id="63505327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1753974269" name="Picture">
+                        <wp:docPr id="1853025134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1753974269" name="Picture"/>
+                                <pic:cNvPr id="1853025134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826146713" name="Picture">
+                  <wp:docPr id="336603576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826146713" name="Picture"/>
+                          <pic:cNvPr id="336603576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403148823" name="Picture">
+                  <wp:docPr id="1760299787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403148823" name="Picture"/>
+                          <pic:cNvPr id="1760299787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949354840" name="Picture">
+                  <wp:docPr id="707507576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949354840" name="Picture"/>
+                          <pic:cNvPr id="707507576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970957658" name="Picture">
+                  <wp:docPr id="1396245373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970957658" name="Picture"/>
+                          <pic:cNvPr id="1396245373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986009610" name="Picture">
+                  <wp:docPr id="437430717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986009610" name="Picture"/>
+                          <pic:cNvPr id="437430717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1417740691" name="Picture">
+                        <wp:docPr id="1737146106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1417740691" name="Picture"/>
+                                <pic:cNvPr id="1737146106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1424004556" name="Picture">
+                        <wp:docPr id="494683647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1424004556" name="Picture"/>
+                                <pic:cNvPr id="494683647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1238502300" name="Picture">
+                        <wp:docPr id="283705683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1238502300" name="Picture"/>
+                                <pic:cNvPr id="283705683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1810792104" name="Picture">
+                        <wp:docPr id="1249135441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1810792104" name="Picture"/>
+                                <pic:cNvPr id="1249135441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1270254710" name="Picture">
+                        <wp:docPr id="1681628988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1270254710" name="Picture"/>
+                                <pic:cNvPr id="1681628988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1307271246" name="Picture">
+                        <wp:docPr id="564886255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1307271246" name="Picture"/>
+                                <pic:cNvPr id="564886255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2097147826" name="Picture">
+                        <wp:docPr id="1720366070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2097147826" name="Picture"/>
+                                <pic:cNvPr id="1720366070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1769093173" name="Picture">
+                        <wp:docPr id="638902405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1769093173" name="Picture"/>
+                                <pic:cNvPr id="638902405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="82455482" name="Picture">
+                        <wp:docPr id="1350910643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="82455482" name="Picture"/>
+                                <pic:cNvPr id="1350910643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="408497537" name="Picture">
+                        <wp:docPr id="1868402222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="408497537" name="Picture"/>
+                                <pic:cNvPr id="1868402222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="857026289" name="Picture">
+                        <wp:docPr id="968966829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="857026289" name="Picture"/>
+                                <pic:cNvPr id="968966829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="423233089" name="Picture">
+                        <wp:docPr id="2084821046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="423233089" name="Picture"/>
+                                <pic:cNvPr id="2084821046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752277156" name="Picture">
+                  <wp:docPr id="464337069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752277156" name="Picture"/>
+                          <pic:cNvPr id="464337069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091874019" name="Picture">
+                  <wp:docPr id="119239767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091874019" name="Picture"/>
+                          <pic:cNvPr id="119239767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031050089" name="Picture">
+                  <wp:docPr id="1521015148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031050089" name="Picture"/>
+                          <pic:cNvPr id="1521015148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815067877" name="Picture">
+                  <wp:docPr id="1920312584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815067877" name="Picture"/>
+                          <pic:cNvPr id="1920312584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207791487" name="Picture">
+                  <wp:docPr id="968033579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207791487" name="Picture"/>
+                          <pic:cNvPr id="968033579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528523468" name="Picture">
+                  <wp:docPr id="1095563586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528523468" name="Picture"/>
+                          <pic:cNvPr id="1095563586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="842997162" name="Picture">
+                        <wp:docPr id="505416424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="842997162" name="Picture"/>
+                                <pic:cNvPr id="505416424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1248826377" name="Picture">
+                  <wp:docPr id="1004624740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1248826377" name="Picture"/>
+                          <pic:cNvPr id="1004624740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353803105" name="Picture">
+                  <wp:docPr id="1580356329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353803105" name="Picture"/>
+                          <pic:cNvPr id="1580356329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438956176" name="Picture">
+                  <wp:docPr id="1088124045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438956176" name="Picture"/>
+                          <pic:cNvPr id="1088124045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581272044" name="Picture">
+                  <wp:docPr id="285819089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581272044" name="Picture"/>
+                          <pic:cNvPr id="285819089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157867065" name="Picture">
+                  <wp:docPr id="56483252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157867065" name="Picture"/>
+                          <pic:cNvPr id="56483252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324479913" name="Picture">
+                  <wp:docPr id="1717315274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324479913" name="Picture"/>
+                          <pic:cNvPr id="1717315274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2082274521" name="Picture">
+                        <wp:docPr id="1896013962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2082274521" name="Picture"/>
+                                <pic:cNvPr id="1896013962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455196816" name="Picture">
+                  <wp:docPr id="1995436566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455196816" name="Picture"/>
+                          <pic:cNvPr id="1995436566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988917154" name="Picture">
+                  <wp:docPr id="510343057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988917154" name="Picture"/>
+                          <pic:cNvPr id="510343057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38437843" name="Picture">
+                  <wp:docPr id="1293538107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38437843" name="Picture"/>
+                          <pic:cNvPr id="1293538107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726966249" name="Picture">
+                  <wp:docPr id="115397480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726966249" name="Picture"/>
+                          <pic:cNvPr id="115397480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231256026" name="Picture">
+                  <wp:docPr id="1093912485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231256026" name="Picture"/>
+                          <pic:cNvPr id="1093912485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768802353" name="Picture">
+                  <wp:docPr id="2146146625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768802353" name="Picture"/>
+                          <pic:cNvPr id="2146146625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="209538696" name="Picture">
+                        <wp:docPr id="2139485550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="209538696" name="Picture"/>
+                                <pic:cNvPr id="2139485550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920918592" name="Picture">
+                  <wp:docPr id="1552370254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920918592" name="Picture"/>
+                          <pic:cNvPr id="1552370254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640049499" name="Picture">
+                  <wp:docPr id="795968495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640049499" name="Picture"/>
+                          <pic:cNvPr id="795968495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858631763" name="Picture">
+                  <wp:docPr id="1080845288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858631763" name="Picture"/>
+                          <pic:cNvPr id="1080845288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218799334" name="Picture">
+                  <wp:docPr id="1890111655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218799334" name="Picture"/>
+                          <pic:cNvPr id="1890111655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1242812634" name="Picture">
+                  <wp:docPr id="775919270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1242812634" name="Picture"/>
+                          <pic:cNvPr id="775919270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1062318917" name="Picture">
+                  <wp:docPr id="1707185347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1062318917" name="Picture"/>
+                          <pic:cNvPr id="1707185347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="334365940" name="Picture">
+                        <wp:docPr id="1943942746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="334365940" name="Picture"/>
+                                <pic:cNvPr id="1943942746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="555177559" name="Picture">
+                  <wp:docPr id="449889134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="555177559" name="Picture"/>
+                          <pic:cNvPr id="449889134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264996505" name="Picture">
+                  <wp:docPr id="1620051491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264996505" name="Picture"/>
+                          <pic:cNvPr id="1620051491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173425389" name="Picture">
+                  <wp:docPr id="1502847264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173425389" name="Picture"/>
+                          <pic:cNvPr id="1502847264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>