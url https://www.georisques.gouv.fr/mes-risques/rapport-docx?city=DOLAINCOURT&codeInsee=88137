--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029684797" name="Picture">
+                  <wp:docPr id="468110170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029684797" name="Picture"/>
+                          <pic:cNvPr id="468110170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079373324" name="Picture">
+                  <wp:docPr id="1020903884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079373324" name="Picture"/>
+                          <pic:cNvPr id="1020903884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="742464738" name="Picture">
+                        <wp:docPr id="978862975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="742464738" name="Picture"/>
+                                <pic:cNvPr id="978862975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054631222" name="Picture">
+                  <wp:docPr id="323582796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054631222" name="Picture"/>
+                          <pic:cNvPr id="323582796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247633516" name="Picture">
+                  <wp:docPr id="1805113207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247633516" name="Picture"/>
+                          <pic:cNvPr id="1805113207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131393999" name="Picture">
+                  <wp:docPr id="1784058572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131393999" name="Picture"/>
+                          <pic:cNvPr id="1784058572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871487737" name="Picture">
+                  <wp:docPr id="1538805920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871487737" name="Picture"/>
+                          <pic:cNvPr id="1538805920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714576633" name="Picture">
+                  <wp:docPr id="1423828384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714576633" name="Picture"/>
+                          <pic:cNvPr id="1423828384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1350188724" name="Picture">
+                        <wp:docPr id="2103652280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1350188724" name="Picture"/>
+                                <pic:cNvPr id="2103652280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1236967014" name="Picture">
+                        <wp:docPr id="1352917787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1236967014" name="Picture"/>
+                                <pic:cNvPr id="1352917787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="205895788" name="Picture">
+                        <wp:docPr id="408740788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="205895788" name="Picture"/>
+                                <pic:cNvPr id="408740788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="14820098" name="Picture">
+                        <wp:docPr id="1143873273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="14820098" name="Picture"/>
+                                <pic:cNvPr id="1143873273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="390118961" name="Picture">
+                        <wp:docPr id="2046708504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="390118961" name="Picture"/>
+                                <pic:cNvPr id="2046708504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1128580236" name="Picture">
+                        <wp:docPr id="409298071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1128580236" name="Picture"/>
+                                <pic:cNvPr id="409298071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1274371471" name="Picture">
+                        <wp:docPr id="1460178263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1274371471" name="Picture"/>
+                                <pic:cNvPr id="1460178263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="987904113" name="Picture">
+                        <wp:docPr id="1438944556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="987904113" name="Picture"/>
+                                <pic:cNvPr id="1438944556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="793684028" name="Picture">
+                        <wp:docPr id="1536527646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="793684028" name="Picture"/>
+                                <pic:cNvPr id="1536527646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1274604338" name="Picture">
+                        <wp:docPr id="1343513456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1274604338" name="Picture"/>
+                                <pic:cNvPr id="1343513456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2008012976" name="Picture">
+                        <wp:docPr id="432287346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2008012976" name="Picture"/>
+                                <pic:cNvPr id="432287346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1400771964" name="Picture">
+                        <wp:docPr id="1278321279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1400771964" name="Picture"/>
+                                <pic:cNvPr id="1278321279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1701523432" name="Picture">
+                        <wp:docPr id="286024323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1701523432" name="Picture"/>
+                                <pic:cNvPr id="286024323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1637525514" name="Picture">
+                        <wp:docPr id="688259436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1637525514" name="Picture"/>
+                                <pic:cNvPr id="688259436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1647448641" name="Picture">
+                        <wp:docPr id="734763944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1647448641" name="Picture"/>
+                                <pic:cNvPr id="734763944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793106871" name="Picture">
+                  <wp:docPr id="2100042350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793106871" name="Picture"/>
+                          <pic:cNvPr id="2100042350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658879910" name="Picture">
+                  <wp:docPr id="541920283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658879910" name="Picture"/>
+                          <pic:cNvPr id="541920283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355017852" name="Picture">
+                  <wp:docPr id="1379416658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355017852" name="Picture"/>
+                          <pic:cNvPr id="1379416658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770461768" name="Picture">
+                  <wp:docPr id="2136575916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770461768" name="Picture"/>
+                          <pic:cNvPr id="2136575916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662035778" name="Picture">
+                  <wp:docPr id="1835582932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662035778" name="Picture"/>
+                          <pic:cNvPr id="1835582932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821789786" name="Picture">
+                  <wp:docPr id="1733222153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821789786" name="Picture"/>
+                          <pic:cNvPr id="1733222153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="74462627" name="Picture">
+                        <wp:docPr id="1395743178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="74462627" name="Picture"/>
+                                <pic:cNvPr id="1395743178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157611716" name="Picture">
+                  <wp:docPr id="2077443098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157611716" name="Picture"/>
+                          <pic:cNvPr id="2077443098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413745758" name="Picture">
+                  <wp:docPr id="1194684961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413745758" name="Picture"/>
+                          <pic:cNvPr id="1194684961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493990341" name="Picture">
+                  <wp:docPr id="512986116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493990341" name="Picture"/>
+                          <pic:cNvPr id="512986116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423530605" name="Picture">
+                  <wp:docPr id="2134308232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423530605" name="Picture"/>
+                          <pic:cNvPr id="2134308232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209677795" name="Picture">
+                  <wp:docPr id="299930397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209677795" name="Picture"/>
+                          <pic:cNvPr id="299930397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942575435" name="Picture">
+                  <wp:docPr id="2011517749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942575435" name="Picture"/>
+                          <pic:cNvPr id="2011517749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1027237660" name="Picture">
+                        <wp:docPr id="534436612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1027237660" name="Picture"/>
+                                <pic:cNvPr id="534436612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59084662" name="Picture">
+                  <wp:docPr id="1591174963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59084662" name="Picture"/>
+                          <pic:cNvPr id="1591174963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343658050" name="Picture">
+                  <wp:docPr id="814421852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343658050" name="Picture"/>
+                          <pic:cNvPr id="814421852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954061206" name="Picture">
+                  <wp:docPr id="153410836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954061206" name="Picture"/>
+                          <pic:cNvPr id="153410836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681840460" name="Picture">
+                  <wp:docPr id="376967784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681840460" name="Picture"/>
+                          <pic:cNvPr id="376967784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667231060" name="Picture">
+                  <wp:docPr id="197713541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667231060" name="Picture"/>
+                          <pic:cNvPr id="197713541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855325348" name="Picture">
+                  <wp:docPr id="281160886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855325348" name="Picture"/>
+                          <pic:cNvPr id="281160886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1495535233" name="Picture">
+                        <wp:docPr id="1678825014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1495535233" name="Picture"/>
+                                <pic:cNvPr id="1678825014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018581426" name="Picture">
+                  <wp:docPr id="1049502964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018581426" name="Picture"/>
+                          <pic:cNvPr id="1049502964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139323519" name="Picture">
+                  <wp:docPr id="1827092798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139323519" name="Picture"/>
+                          <pic:cNvPr id="1827092798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977398917" name="Picture">
+                  <wp:docPr id="245691378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977398917" name="Picture"/>
+                          <pic:cNvPr id="245691378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182567195" name="Picture">
+                  <wp:docPr id="1560476180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182567195" name="Picture"/>
+                          <pic:cNvPr id="1560476180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073853153" name="Picture">
+                  <wp:docPr id="142149187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073853153" name="Picture"/>
+                          <pic:cNvPr id="142149187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972460448" name="Picture">
+                  <wp:docPr id="569069533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972460448" name="Picture"/>
+                          <pic:cNvPr id="569069533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877310982" name="Picture">
+                  <wp:docPr id="1642240428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877310982" name="Picture"/>
+                          <pic:cNvPr id="1642240428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557004550" name="Picture">
+                  <wp:docPr id="1615217278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557004550" name="Picture"/>
+                          <pic:cNvPr id="1615217278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908591010" name="Picture">
+                  <wp:docPr id="1144672226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908591010" name="Picture"/>
+                          <pic:cNvPr id="1144672226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="285756824" name="Picture">
+                        <wp:docPr id="1967347002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="285756824" name="Picture"/>
+                                <pic:cNvPr id="1967347002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408644340" name="Picture">
+                  <wp:docPr id="1670398255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408644340" name="Picture"/>
+                          <pic:cNvPr id="1670398255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902368197" name="Picture">
+                  <wp:docPr id="408096028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902368197" name="Picture"/>
+                          <pic:cNvPr id="408096028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578752538" name="Picture">
+                  <wp:docPr id="1951426252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578752538" name="Picture"/>
+                          <pic:cNvPr id="1951426252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="601648322" name="Picture">
+                  <wp:docPr id="1046394415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="601648322" name="Picture"/>
+                          <pic:cNvPr id="1046394415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528682020" name="Picture">
+                  <wp:docPr id="1439793132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528682020" name="Picture"/>
+                          <pic:cNvPr id="1439793132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="847050384" name="Picture">
+                  <wp:docPr id="1732342701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="847050384" name="Picture"/>
+                          <pic:cNvPr id="1732342701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1116834103" name="Picture">
+                        <wp:docPr id="1749558401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1116834103" name="Picture"/>
+                                <pic:cNvPr id="1749558401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395063171" name="Picture">
+                  <wp:docPr id="83422782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395063171" name="Picture"/>
+                          <pic:cNvPr id="83422782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024711357" name="Picture">
+                  <wp:docPr id="923751657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024711357" name="Picture"/>
+                          <pic:cNvPr id="923751657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807037661" name="Picture">
+                  <wp:docPr id="366347502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807037661" name="Picture"/>
+                          <pic:cNvPr id="366347502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>