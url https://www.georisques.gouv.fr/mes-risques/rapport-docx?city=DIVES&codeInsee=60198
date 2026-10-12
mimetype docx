--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647842651" name="Picture">
+                  <wp:docPr id="567213388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647842651" name="Picture"/>
+                          <pic:cNvPr id="567213388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932459279" name="Picture">
+                  <wp:docPr id="846308912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932459279" name="Picture"/>
+                          <pic:cNvPr id="846308912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1427181764" name="Picture">
+                        <wp:docPr id="1061908127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1427181764" name="Picture"/>
+                                <pic:cNvPr id="1061908127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592679826" name="Picture">
+                  <wp:docPr id="524541818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592679826" name="Picture"/>
+                          <pic:cNvPr id="524541818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767506618" name="Picture">
+                  <wp:docPr id="1029359923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767506618" name="Picture"/>
+                          <pic:cNvPr id="1029359923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838028458" name="Picture">
+                  <wp:docPr id="1609330651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838028458" name="Picture"/>
+                          <pic:cNvPr id="1609330651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129436097" name="Picture">
+                  <wp:docPr id="1942099278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129436097" name="Picture"/>
+                          <pic:cNvPr id="1942099278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731842562" name="Picture">
+                  <wp:docPr id="974400910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731842562" name="Picture"/>
+                          <pic:cNvPr id="974400910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="335042263" name="Picture">
+                        <wp:docPr id="88079420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="335042263" name="Picture"/>
+                                <pic:cNvPr id="88079420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1401235565" name="Picture">
+                        <wp:docPr id="212302323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1401235565" name="Picture"/>
+                                <pic:cNvPr id="212302323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="729610612" name="Picture">
+                        <wp:docPr id="1148465990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="729610612" name="Picture"/>
+                                <pic:cNvPr id="1148465990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="115129468" name="Picture">
+                        <wp:docPr id="515938197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="115129468" name="Picture"/>
+                                <pic:cNvPr id="515938197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1977113535" name="Picture">
+                        <wp:docPr id="1109751335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1977113535" name="Picture"/>
+                                <pic:cNvPr id="1109751335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1511975958" name="Picture">
+                        <wp:docPr id="1751545044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1511975958" name="Picture"/>
+                                <pic:cNvPr id="1751545044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1604866" name="Picture">
+                        <wp:docPr id="940075084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1604866" name="Picture"/>
+                                <pic:cNvPr id="940075084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="262127295" name="Picture">
+                        <wp:docPr id="1151101177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="262127295" name="Picture"/>
+                                <pic:cNvPr id="1151101177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="169095376" name="Picture">
+                        <wp:docPr id="846530993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="169095376" name="Picture"/>
+                                <pic:cNvPr id="846530993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="980834151" name="Picture">
+                        <wp:docPr id="1671636805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="980834151" name="Picture"/>
+                                <pic:cNvPr id="1671636805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1009973510" name="Picture">
+                        <wp:docPr id="2089292166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1009973510" name="Picture"/>
+                                <pic:cNvPr id="2089292166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1374533185" name="Picture">
+                        <wp:docPr id="1265282372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1374533185" name="Picture"/>
+                                <pic:cNvPr id="1265282372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="793849732" name="Picture">
+                        <wp:docPr id="641535933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="793849732" name="Picture"/>
+                                <pic:cNvPr id="641535933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1909148417" name="Picture">
+                        <wp:docPr id="2024716540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1909148417" name="Picture"/>
+                                <pic:cNvPr id="2024716540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="936987160" name="Picture">
+                        <wp:docPr id="953190974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="936987160" name="Picture"/>
+                                <pic:cNvPr id="953190974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148213809" name="Picture">
+                  <wp:docPr id="756138298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148213809" name="Picture"/>
+                          <pic:cNvPr id="756138298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160789690" name="Picture">
+                  <wp:docPr id="2107603503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160789690" name="Picture"/>
+                          <pic:cNvPr id="2107603503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502887696" name="Picture">
+                  <wp:docPr id="381880309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502887696" name="Picture"/>
+                          <pic:cNvPr id="381880309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053644598" name="Picture">
+                  <wp:docPr id="374043920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053644598" name="Picture"/>
+                          <pic:cNvPr id="374043920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218128281" name="Picture">
+                  <wp:docPr id="1386096357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218128281" name="Picture"/>
+                          <pic:cNvPr id="1386096357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690558239" name="Picture">
+                  <wp:docPr id="1420621550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690558239" name="Picture"/>
+                          <pic:cNvPr id="1420621550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1548733719" name="Picture">
+                        <wp:docPr id="1301715433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1548733719" name="Picture"/>
+                                <pic:cNvPr id="1301715433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775108961" name="Picture">
+                  <wp:docPr id="983843688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775108961" name="Picture"/>
+                          <pic:cNvPr id="983843688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038934686" name="Picture">
+                  <wp:docPr id="545384298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038934686" name="Picture"/>
+                          <pic:cNvPr id="545384298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526915532" name="Picture">
+                  <wp:docPr id="1503755074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526915532" name="Picture"/>
+                          <pic:cNvPr id="1503755074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323388509" name="Picture">
+                  <wp:docPr id="262263577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323388509" name="Picture"/>
+                          <pic:cNvPr id="262263577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556858301" name="Picture">
+                  <wp:docPr id="1953639297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556858301" name="Picture"/>
+                          <pic:cNvPr id="1953639297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585573013" name="Picture">
+                  <wp:docPr id="1671831123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585573013" name="Picture"/>
+                          <pic:cNvPr id="1671831123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="694611717" name="Picture">
+                        <wp:docPr id="649840635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="694611717" name="Picture"/>
+                                <pic:cNvPr id="649840635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910453690" name="Picture">
+                  <wp:docPr id="1119832607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910453690" name="Picture"/>
+                          <pic:cNvPr id="1119832607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046919740" name="Picture">
+                  <wp:docPr id="119856563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046919740" name="Picture"/>
+                          <pic:cNvPr id="119856563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783990949" name="Picture">
+                  <wp:docPr id="1585015942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783990949" name="Picture"/>
+                          <pic:cNvPr id="1585015942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1973229198" name="Picture">
+                  <wp:docPr id="251858720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1973229198" name="Picture"/>
+                          <pic:cNvPr id="251858720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413153133" name="Picture">
+                  <wp:docPr id="2083996783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413153133" name="Picture"/>
+                          <pic:cNvPr id="2083996783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333840014" name="Picture">
+                  <wp:docPr id="1605754013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333840014" name="Picture"/>
+                          <pic:cNvPr id="1605754013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990154854" name="Picture">
+                  <wp:docPr id="1398948403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990154854" name="Picture"/>
+                          <pic:cNvPr id="1398948403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913256752" name="Picture">
+                  <wp:docPr id="583151094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913256752" name="Picture"/>
+                          <pic:cNvPr id="583151094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820193480" name="Picture">
+                  <wp:docPr id="83531945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820193480" name="Picture"/>
+                          <pic:cNvPr id="83531945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109295534" name="Picture">
+                  <wp:docPr id="669063761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109295534" name="Picture"/>
+                          <pic:cNvPr id="669063761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001699743" name="Picture">
+                  <wp:docPr id="1886596485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001699743" name="Picture"/>
+                          <pic:cNvPr id="1886596485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463249453" name="Picture">
+                  <wp:docPr id="1260076789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463249453" name="Picture"/>
+                          <pic:cNvPr id="1260076789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="62554648" name="Picture">
+                        <wp:docPr id="779435207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="62554648" name="Picture"/>
+                                <pic:cNvPr id="779435207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103035786" name="Picture">
+                  <wp:docPr id="1015763818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103035786" name="Picture"/>
+                          <pic:cNvPr id="1015763818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749108267" name="Picture">
+                  <wp:docPr id="2009451616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749108267" name="Picture"/>
+                          <pic:cNvPr id="2009451616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719064944" name="Picture">
+                  <wp:docPr id="1851349335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719064944" name="Picture"/>
+                          <pic:cNvPr id="1851349335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627359041" name="Picture">
+                  <wp:docPr id="1965276176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627359041" name="Picture"/>
+                          <pic:cNvPr id="1965276176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995823894" name="Picture">
+                  <wp:docPr id="994752152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995823894" name="Picture"/>
+                          <pic:cNvPr id="994752152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312137441" name="Picture">
+                  <wp:docPr id="194918426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312137441" name="Picture"/>
+                          <pic:cNvPr id="194918426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="277474949" name="Picture">
+                        <wp:docPr id="380400743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="277474949" name="Picture"/>
+                                <pic:cNvPr id="380400743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437348117" name="Picture">
+                  <wp:docPr id="316159316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437348117" name="Picture"/>
+                          <pic:cNvPr id="316159316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006876177" name="Picture">
+                  <wp:docPr id="1569635966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006876177" name="Picture"/>
+                          <pic:cNvPr id="1569635966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086568092" name="Picture">
+                  <wp:docPr id="678228853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086568092" name="Picture"/>
+                          <pic:cNvPr id="678228853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44694,57 +44694,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="73962500" name="Picture">
+                  <wp:docPr id="349774231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="73962500" name="Picture"/>
+                          <pic:cNvPr id="349774231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44765,57 +44765,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628754854" name="Picture">
+                  <wp:docPr id="1015808060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628754854" name="Picture"/>
+                          <pic:cNvPr id="1015808060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45179,57 +45179,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018520259" name="Picture">
+                  <wp:docPr id="1941224323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018520259" name="Picture"/>
+                          <pic:cNvPr id="1941224323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>