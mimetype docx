--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82605539" name="Picture">
+                  <wp:docPr id="442192745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82605539" name="Picture"/>
+                          <pic:cNvPr id="442192745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613975228" name="Picture">
+                  <wp:docPr id="726711670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613975228" name="Picture"/>
+                          <pic:cNvPr id="726711670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="253215098" name="Picture">
+                        <wp:docPr id="1884172187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="253215098" name="Picture"/>
+                                <pic:cNvPr id="1884172187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365040948" name="Picture">
+                  <wp:docPr id="1371107046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365040948" name="Picture"/>
+                          <pic:cNvPr id="1371107046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174920144" name="Picture">
+                  <wp:docPr id="1467170553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174920144" name="Picture"/>
+                          <pic:cNvPr id="1467170553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822919664" name="Picture">
+                  <wp:docPr id="603737314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822919664" name="Picture"/>
+                          <pic:cNvPr id="603737314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819489440" name="Picture">
+                  <wp:docPr id="1973597596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819489440" name="Picture"/>
+                          <pic:cNvPr id="1973597596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1352817031" name="Picture">
+                  <wp:docPr id="691440188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1352817031" name="Picture"/>
+                          <pic:cNvPr id="691440188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="563963682" name="Picture">
+                        <wp:docPr id="1830597932" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="563963682" name="Picture"/>
+                                <pic:cNvPr id="1830597932" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1536002257" name="Picture">
+                        <wp:docPr id="362311579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1536002257" name="Picture"/>
+                                <pic:cNvPr id="362311579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1459079390" name="Picture">
+                        <wp:docPr id="164242830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1459079390" name="Picture"/>
+                                <pic:cNvPr id="164242830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1186044331" name="Picture">
+                        <wp:docPr id="804314594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1186044331" name="Picture"/>
+                                <pic:cNvPr id="804314594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1500610920" name="Picture">
+                        <wp:docPr id="819640042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1500610920" name="Picture"/>
+                                <pic:cNvPr id="819640042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1215066960" name="Picture">
+                        <wp:docPr id="1178929436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1215066960" name="Picture"/>
+                                <pic:cNvPr id="1178929436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1619853819" name="Picture">
+                        <wp:docPr id="25074745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1619853819" name="Picture"/>
+                                <pic:cNvPr id="25074745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1079621841" name="Picture">
+                        <wp:docPr id="310498424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1079621841" name="Picture"/>
+                                <pic:cNvPr id="310498424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="910513712" name="Picture">
+                        <wp:docPr id="238382843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="910513712" name="Picture"/>
+                                <pic:cNvPr id="238382843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="978794274" name="Picture">
+                        <wp:docPr id="1662514590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="978794274" name="Picture"/>
+                                <pic:cNvPr id="1662514590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="686761050" name="Picture">
+                        <wp:docPr id="145827135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="686761050" name="Picture"/>
+                                <pic:cNvPr id="145827135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1939237665" name="Picture">
+                        <wp:docPr id="1411232207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1939237665" name="Picture"/>
+                                <pic:cNvPr id="1411232207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1391163090" name="Picture">
+                        <wp:docPr id="1339088638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1391163090" name="Picture"/>
+                                <pic:cNvPr id="1339088638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1269182785" name="Picture">
+                        <wp:docPr id="242826137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1269182785" name="Picture"/>
+                                <pic:cNvPr id="242826137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1487741821" name="Picture">
+                        <wp:docPr id="720777782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1487741821" name="Picture"/>
+                                <pic:cNvPr id="720777782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832000448" name="Picture">
+                  <wp:docPr id="1545066117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832000448" name="Picture"/>
+                          <pic:cNvPr id="1545066117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465814023" name="Picture">
+                  <wp:docPr id="643076668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465814023" name="Picture"/>
+                          <pic:cNvPr id="643076668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798523386" name="Picture">
+                  <wp:docPr id="1066877897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798523386" name="Picture"/>
+                          <pic:cNvPr id="1066877897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710456590" name="Picture">
+                  <wp:docPr id="483587211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710456590" name="Picture"/>
+                          <pic:cNvPr id="483587211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475553568" name="Picture">
+                  <wp:docPr id="1650203972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475553568" name="Picture"/>
+                          <pic:cNvPr id="1650203972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16512,57 +16512,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901339792" name="Picture">
+                  <wp:docPr id="1701560863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901339792" name="Picture"/>
+                          <pic:cNvPr id="1701560863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17684,57 +17684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="503098364" name="Picture">
+                        <wp:docPr id="188960620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="503098364" name="Picture"/>
+                                <pic:cNvPr id="188960620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19243,57 +19243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468775377" name="Picture">
+                  <wp:docPr id="2085280897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468775377" name="Picture"/>
+                          <pic:cNvPr id="2085280897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19323,57 +19323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017533791" name="Picture">
+                  <wp:docPr id="331747703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017533791" name="Picture"/>
+                          <pic:cNvPr id="331747703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19868,57 +19868,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887346025" name="Picture">
+                  <wp:docPr id="620864617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887346025" name="Picture"/>
+                          <pic:cNvPr id="620864617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21023,57 +21023,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1993106587" name="Picture">
+                        <wp:docPr id="1164960103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1993106587" name="Picture"/>
+                                <pic:cNvPr id="1164960103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23279,57 +23279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="131937119" name="Picture">
+                  <wp:docPr id="1280575198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="131937119" name="Picture"/>
+                          <pic:cNvPr id="1280575198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23368,57 +23368,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482928386" name="Picture">
+                  <wp:docPr id="149400264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482928386" name="Picture"/>
+                          <pic:cNvPr id="149400264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24012,57 +24012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154513596" name="Picture">
+                  <wp:docPr id="850990698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154513596" name="Picture"/>
+                          <pic:cNvPr id="850990698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25010,57 +25010,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500611746" name="Picture">
+                  <wp:docPr id="438653709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500611746" name="Picture"/>
+                          <pic:cNvPr id="438653709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +25113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104306739" name="Picture">
+                  <wp:docPr id="14333158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104306739" name="Picture"/>
+                          <pic:cNvPr id="14333158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26492,57 +26492,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198126017" name="Picture">
+                  <wp:docPr id="183372443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198126017" name="Picture"/>
+                          <pic:cNvPr id="183372443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27617,57 +27617,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1991159899" name="Picture">
+                        <wp:docPr id="45598500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1991159899" name="Picture"/>
+                                <pic:cNvPr id="45598500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28970,57 +28970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656974002" name="Picture">
+                  <wp:docPr id="273457475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656974002" name="Picture"/>
+                          <pic:cNvPr id="273457475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29059,57 +29059,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089564365" name="Picture">
+                  <wp:docPr id="821366797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089564365" name="Picture"/>
+                          <pic:cNvPr id="821366797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29703,57 +29703,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141418351" name="Picture">
+                  <wp:docPr id="206008272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141418351" name="Picture"/>
+                          <pic:cNvPr id="206008272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30701,57 +30701,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305854797" name="Picture">
+                  <wp:docPr id="1053108304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305854797" name="Picture"/>
+                          <pic:cNvPr id="1053108304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30804,57 +30804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388074581" name="Picture">
+                  <wp:docPr id="954822902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388074581" name="Picture"/>
+                          <pic:cNvPr id="954822902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32185,57 +32185,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018323254" name="Picture">
+                  <wp:docPr id="255043282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018323254" name="Picture"/>
+                          <pic:cNvPr id="255043282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33347,57 +33347,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="455869958" name="Picture">
+                        <wp:docPr id="633002046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="455869958" name="Picture"/>
+                                <pic:cNvPr id="633002046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34322,57 +34322,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1686332626" name="Picture">
+                        <wp:docPr id="269118590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1686332626" name="Picture"/>
+                                <pic:cNvPr id="269118590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35731,57 +35731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535052914" name="Picture">
+                  <wp:docPr id="1669475689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535052914" name="Picture"/>
+                          <pic:cNvPr id="1669475689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35820,57 +35820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507706042" name="Picture">
+                  <wp:docPr id="990703859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507706042" name="Picture"/>
+                          <pic:cNvPr id="990703859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36500,57 +36500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046777637" name="Picture">
+                  <wp:docPr id="874395092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046777637" name="Picture"/>
+                          <pic:cNvPr id="874395092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37561,57 +37561,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719398356" name="Picture">
+                  <wp:docPr id="1306359109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719398356" name="Picture"/>
+                          <pic:cNvPr id="1306359109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37664,57 +37664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441024635" name="Picture">
+                  <wp:docPr id="1590003254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441024635" name="Picture"/>
+                          <pic:cNvPr id="1590003254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39122,57 +39122,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778765278" name="Picture">
+                  <wp:docPr id="528225118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778765278" name="Picture"/>
+                          <pic:cNvPr id="528225118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40319,57 +40319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1930010726" name="Picture">
+                        <wp:docPr id="1577824780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1930010726" name="Picture"/>
+                                <pic:cNvPr id="1577824780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42688,57 +42688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159490095" name="Picture">
+                  <wp:docPr id="449224121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159490095" name="Picture"/>
+                          <pic:cNvPr id="449224121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42777,57 +42777,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623813256" name="Picture">
+                  <wp:docPr id="1233524245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623813256" name="Picture"/>
+                          <pic:cNvPr id="1233524245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43421,57 +43421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463088859" name="Picture">
+                  <wp:docPr id="1243498235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463088859" name="Picture"/>
+                          <pic:cNvPr id="1243498235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44419,57 +44419,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280178751" name="Picture">
+                  <wp:docPr id="862891986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280178751" name="Picture"/>
+                          <pic:cNvPr id="862891986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44522,57 +44522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965544760" name="Picture">
+                  <wp:docPr id="557784845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965544760" name="Picture"/>
+                          <pic:cNvPr id="557784845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45899,57 +45899,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457275104" name="Picture">
+                  <wp:docPr id="45885181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457275104" name="Picture"/>
+                          <pic:cNvPr id="45885181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47042,57 +47042,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1785835947" name="Picture">
+                        <wp:docPr id="183285623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1785835947" name="Picture"/>
+                                <pic:cNvPr id="183285623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48263,57 +48263,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579034437" name="Picture">
+                  <wp:docPr id="1761927961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579034437" name="Picture"/>
+                          <pic:cNvPr id="1761927961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48334,57 +48334,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224152817" name="Picture">
+                  <wp:docPr id="652209391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224152817" name="Picture"/>
+                          <pic:cNvPr id="652209391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48748,57 +48748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347320313" name="Picture">
+                  <wp:docPr id="1292168941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347320313" name="Picture"/>
+                          <pic:cNvPr id="1292168941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>