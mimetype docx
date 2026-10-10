--- v1 (2026-10-10)
+++ v2 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442192745" name="Picture">
+                  <wp:docPr id="497423397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442192745" name="Picture"/>
+                          <pic:cNvPr id="497423397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726711670" name="Picture">
+                  <wp:docPr id="844365518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726711670" name="Picture"/>
+                          <pic:cNvPr id="844365518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1884172187" name="Picture">
+                        <wp:docPr id="1907353019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1884172187" name="Picture"/>
+                                <pic:cNvPr id="1907353019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371107046" name="Picture">
+                  <wp:docPr id="1085591476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371107046" name="Picture"/>
+                          <pic:cNvPr id="1085591476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467170553" name="Picture">
+                  <wp:docPr id="913488868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467170553" name="Picture"/>
+                          <pic:cNvPr id="913488868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603737314" name="Picture">
+                  <wp:docPr id="971376612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603737314" name="Picture"/>
+                          <pic:cNvPr id="971376612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1973597596" name="Picture">
+                  <wp:docPr id="1284446953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1973597596" name="Picture"/>
+                          <pic:cNvPr id="1284446953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691440188" name="Picture">
+                  <wp:docPr id="1688426890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691440188" name="Picture"/>
+                          <pic:cNvPr id="1688426890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1830597932" name="Picture">
+                        <wp:docPr id="159085077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1830597932" name="Picture"/>
+                                <pic:cNvPr id="159085077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="362311579" name="Picture">
+                        <wp:docPr id="1622521701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="362311579" name="Picture"/>
+                                <pic:cNvPr id="1622521701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="164242830" name="Picture">
+                        <wp:docPr id="858754741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="164242830" name="Picture"/>
+                                <pic:cNvPr id="858754741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="804314594" name="Picture">
+                        <wp:docPr id="27420077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="804314594" name="Picture"/>
+                                <pic:cNvPr id="27420077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="819640042" name="Picture">
+                        <wp:docPr id="1643577762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="819640042" name="Picture"/>
+                                <pic:cNvPr id="1643577762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1178929436" name="Picture">
+                        <wp:docPr id="842877461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1178929436" name="Picture"/>
+                                <pic:cNvPr id="842877461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="25074745" name="Picture">
+                        <wp:docPr id="1424601953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="25074745" name="Picture"/>
+                                <pic:cNvPr id="1424601953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="310498424" name="Picture">
+                        <wp:docPr id="149256461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="310498424" name="Picture"/>
+                                <pic:cNvPr id="149256461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="238382843" name="Picture">
+                        <wp:docPr id="1999231641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="238382843" name="Picture"/>
+                                <pic:cNvPr id="1999231641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1662514590" name="Picture">
+                        <wp:docPr id="902121368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1662514590" name="Picture"/>
+                                <pic:cNvPr id="902121368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="145827135" name="Picture">
+                        <wp:docPr id="1270815023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="145827135" name="Picture"/>
+                                <pic:cNvPr id="1270815023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411232207" name="Picture">
+                        <wp:docPr id="1202570300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411232207" name="Picture"/>
+                                <pic:cNvPr id="1202570300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1339088638" name="Picture">
+                        <wp:docPr id="1509311375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1339088638" name="Picture"/>
+                                <pic:cNvPr id="1509311375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="242826137" name="Picture">
+                        <wp:docPr id="1288130022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="242826137" name="Picture"/>
+                                <pic:cNvPr id="1288130022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="720777782" name="Picture">
+                        <wp:docPr id="663448698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="720777782" name="Picture"/>
+                                <pic:cNvPr id="663448698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545066117" name="Picture">
+                  <wp:docPr id="1026688139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545066117" name="Picture"/>
+                          <pic:cNvPr id="1026688139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643076668" name="Picture">
+                  <wp:docPr id="1706474557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643076668" name="Picture"/>
+                          <pic:cNvPr id="1706474557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066877897" name="Picture">
+                  <wp:docPr id="1973029481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066877897" name="Picture"/>
+                          <pic:cNvPr id="1973029481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483587211" name="Picture">
+                  <wp:docPr id="1759424991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483587211" name="Picture"/>
+                          <pic:cNvPr id="1759424991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650203972" name="Picture">
+                  <wp:docPr id="1425375086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650203972" name="Picture"/>
+                          <pic:cNvPr id="1425375086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16512,57 +16512,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701560863" name="Picture">
+                  <wp:docPr id="88866875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701560863" name="Picture"/>
+                          <pic:cNvPr id="88866875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17684,57 +17684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="188960620" name="Picture">
+                        <wp:docPr id="645239072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="188960620" name="Picture"/>
+                                <pic:cNvPr id="645239072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19243,57 +19243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085280897" name="Picture">
+                  <wp:docPr id="683712262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085280897" name="Picture"/>
+                          <pic:cNvPr id="683712262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19323,57 +19323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331747703" name="Picture">
+                  <wp:docPr id="726493300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331747703" name="Picture"/>
+                          <pic:cNvPr id="726493300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19868,57 +19868,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620864617" name="Picture">
+                  <wp:docPr id="294876776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620864617" name="Picture"/>
+                          <pic:cNvPr id="294876776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21023,57 +21023,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1164960103" name="Picture">
+                        <wp:docPr id="1230717746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1164960103" name="Picture"/>
+                                <pic:cNvPr id="1230717746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23279,57 +23279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280575198" name="Picture">
+                  <wp:docPr id="1104492910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280575198" name="Picture"/>
+                          <pic:cNvPr id="1104492910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23368,57 +23368,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149400264" name="Picture">
+                  <wp:docPr id="142959883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149400264" name="Picture"/>
+                          <pic:cNvPr id="142959883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24012,57 +24012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850990698" name="Picture">
+                  <wp:docPr id="466937338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850990698" name="Picture"/>
+                          <pic:cNvPr id="466937338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25010,57 +25010,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438653709" name="Picture">
+                  <wp:docPr id="382054700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438653709" name="Picture"/>
+                          <pic:cNvPr id="382054700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +25113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14333158" name="Picture">
+                  <wp:docPr id="1380852318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14333158" name="Picture"/>
+                          <pic:cNvPr id="1380852318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26492,57 +26492,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183372443" name="Picture">
+                  <wp:docPr id="1677972954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183372443" name="Picture"/>
+                          <pic:cNvPr id="1677972954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27617,57 +27617,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="45598500" name="Picture">
+                        <wp:docPr id="635789525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="45598500" name="Picture"/>
+                                <pic:cNvPr id="635789525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28970,57 +28970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273457475" name="Picture">
+                  <wp:docPr id="2060837473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273457475" name="Picture"/>
+                          <pic:cNvPr id="2060837473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29059,57 +29059,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821366797" name="Picture">
+                  <wp:docPr id="1819041297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821366797" name="Picture"/>
+                          <pic:cNvPr id="1819041297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29703,57 +29703,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206008272" name="Picture">
+                  <wp:docPr id="1652652161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206008272" name="Picture"/>
+                          <pic:cNvPr id="1652652161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30701,57 +30701,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053108304" name="Picture">
+                  <wp:docPr id="1283488573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053108304" name="Picture"/>
+                          <pic:cNvPr id="1283488573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30804,57 +30804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954822902" name="Picture">
+                  <wp:docPr id="1574563673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954822902" name="Picture"/>
+                          <pic:cNvPr id="1574563673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32185,57 +32185,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255043282" name="Picture">
+                  <wp:docPr id="559510222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255043282" name="Picture"/>
+                          <pic:cNvPr id="559510222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33347,57 +33347,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="633002046" name="Picture">
+                        <wp:docPr id="1215818220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="633002046" name="Picture"/>
+                                <pic:cNvPr id="1215818220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34322,57 +34322,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="269118590" name="Picture">
+                        <wp:docPr id="1077682858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="269118590" name="Picture"/>
+                                <pic:cNvPr id="1077682858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35731,57 +35731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669475689" name="Picture">
+                  <wp:docPr id="938707912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669475689" name="Picture"/>
+                          <pic:cNvPr id="938707912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35820,57 +35820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990703859" name="Picture">
+                  <wp:docPr id="83585861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990703859" name="Picture"/>
+                          <pic:cNvPr id="83585861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36500,57 +36500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874395092" name="Picture">
+                  <wp:docPr id="353066528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874395092" name="Picture"/>
+                          <pic:cNvPr id="353066528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37561,57 +37561,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306359109" name="Picture">
+                  <wp:docPr id="601578786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306359109" name="Picture"/>
+                          <pic:cNvPr id="601578786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37664,57 +37664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590003254" name="Picture">
+                  <wp:docPr id="1977627771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590003254" name="Picture"/>
+                          <pic:cNvPr id="1977627771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39122,57 +39122,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528225118" name="Picture">
+                  <wp:docPr id="622976671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528225118" name="Picture"/>
+                          <pic:cNvPr id="622976671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40319,57 +40319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1577824780" name="Picture">
+                        <wp:docPr id="12928139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1577824780" name="Picture"/>
+                                <pic:cNvPr id="12928139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42688,57 +42688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449224121" name="Picture">
+                  <wp:docPr id="1239588084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449224121" name="Picture"/>
+                          <pic:cNvPr id="1239588084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42777,57 +42777,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233524245" name="Picture">
+                  <wp:docPr id="2112997007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233524245" name="Picture"/>
+                          <pic:cNvPr id="2112997007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43421,57 +43421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243498235" name="Picture">
+                  <wp:docPr id="1463428262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243498235" name="Picture"/>
+                          <pic:cNvPr id="1463428262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44419,57 +44419,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862891986" name="Picture">
+                  <wp:docPr id="1585225864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862891986" name="Picture"/>
+                          <pic:cNvPr id="1585225864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44522,57 +44522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557784845" name="Picture">
+                  <wp:docPr id="1528295487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557784845" name="Picture"/>
+                          <pic:cNvPr id="1528295487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45899,57 +45899,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45885181" name="Picture">
+                  <wp:docPr id="96001199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45885181" name="Picture"/>
+                          <pic:cNvPr id="96001199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47042,57 +47042,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="183285623" name="Picture">
+                        <wp:docPr id="1964301211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="183285623" name="Picture"/>
+                                <pic:cNvPr id="1964301211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48263,57 +48263,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761927961" name="Picture">
+                  <wp:docPr id="915024946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761927961" name="Picture"/>
+                          <pic:cNvPr id="915024946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48334,57 +48334,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652209391" name="Picture">
+                  <wp:docPr id="98720758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652209391" name="Picture"/>
+                          <pic:cNvPr id="98720758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48748,57 +48748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292168941" name="Picture">
+                  <wp:docPr id="98652346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292168941" name="Picture"/>
+                          <pic:cNvPr id="98652346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>