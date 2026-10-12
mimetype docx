--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333227424" name="Picture">
+                  <wp:docPr id="1138554336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333227424" name="Picture"/>
+                          <pic:cNvPr id="1138554336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349871785" name="Picture">
+                  <wp:docPr id="464391838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349871785" name="Picture"/>
+                          <pic:cNvPr id="464391838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1478636190" name="Picture">
+                        <wp:docPr id="761472725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1478636190" name="Picture"/>
+                                <pic:cNvPr id="761472725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943999779" name="Picture">
+                  <wp:docPr id="1100289292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943999779" name="Picture"/>
+                          <pic:cNvPr id="1100289292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958860131" name="Picture">
+                  <wp:docPr id="1794751424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958860131" name="Picture"/>
+                          <pic:cNvPr id="1794751424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1584402762" name="Picture">
+                  <wp:docPr id="2136424926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1584402762" name="Picture"/>
+                          <pic:cNvPr id="2136424926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218440522" name="Picture">
+                  <wp:docPr id="1401436283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218440522" name="Picture"/>
+                          <pic:cNvPr id="1401436283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131811990" name="Picture">
+                  <wp:docPr id="1509193367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131811990" name="Picture"/>
+                          <pic:cNvPr id="1509193367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="741715914" name="Picture">
+                        <wp:docPr id="540215647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="741715914" name="Picture"/>
+                                <pic:cNvPr id="540215647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1684820365" name="Picture">
+                        <wp:docPr id="871707898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1684820365" name="Picture"/>
+                                <pic:cNvPr id="871707898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="611407998" name="Picture">
+                        <wp:docPr id="459297276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="611407998" name="Picture"/>
+                                <pic:cNvPr id="459297276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="215739581" name="Picture">
+                        <wp:docPr id="1080198441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="215739581" name="Picture"/>
+                                <pic:cNvPr id="1080198441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="496276120" name="Picture">
+                        <wp:docPr id="726816883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="496276120" name="Picture"/>
+                                <pic:cNvPr id="726816883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1287465682" name="Picture">
+                        <wp:docPr id="1762153592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1287465682" name="Picture"/>
+                                <pic:cNvPr id="1762153592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1147297909" name="Picture">
+                        <wp:docPr id="800584011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1147297909" name="Picture"/>
+                                <pic:cNvPr id="800584011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1994214850" name="Picture">
+                        <wp:docPr id="140965750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1994214850" name="Picture"/>
+                                <pic:cNvPr id="140965750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="134110222" name="Picture">
+                        <wp:docPr id="1969796345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="134110222" name="Picture"/>
+                                <pic:cNvPr id="1969796345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="488593558" name="Picture">
+                        <wp:docPr id="1236689512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="488593558" name="Picture"/>
+                                <pic:cNvPr id="1236689512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="359781406" name="Picture">
+                        <wp:docPr id="1565677694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="359781406" name="Picture"/>
+                                <pic:cNvPr id="1565677694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10782,57 +10782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1153616015" name="Picture">
+                        <wp:docPr id="753310739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1153616015" name="Picture"/>
+                                <pic:cNvPr id="753310739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11646,57 +11646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088776425" name="Picture">
+                  <wp:docPr id="357201569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088776425" name="Picture"/>
+                          <pic:cNvPr id="357201569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11735,57 +11735,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515968473" name="Picture">
+                  <wp:docPr id="876206235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515968473" name="Picture"/>
+                          <pic:cNvPr id="876206235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12379,57 +12379,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965204498" name="Picture">
+                  <wp:docPr id="1984878854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965204498" name="Picture"/>
+                          <pic:cNvPr id="1984878854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13607,57 +13607,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157766741" name="Picture">
+                  <wp:docPr id="43841455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157766741" name="Picture"/>
+                          <pic:cNvPr id="43841455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13710,57 +13710,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582263158" name="Picture">
+                  <wp:docPr id="76838187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582263158" name="Picture"/>
+                          <pic:cNvPr id="76838187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15645,57 +15645,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356101370" name="Picture">
+                  <wp:docPr id="1879135467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356101370" name="Picture"/>
+                          <pic:cNvPr id="1879135467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16993,57 +16993,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17601770" name="Picture">
+                        <wp:docPr id="250796282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17601770" name="Picture"/>
+                                <pic:cNvPr id="250796282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18554,57 +18554,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431889550" name="Picture">
+                  <wp:docPr id="1625472835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431889550" name="Picture"/>
+                          <pic:cNvPr id="1625472835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18634,57 +18634,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168695210" name="Picture">
+                  <wp:docPr id="1267468497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168695210" name="Picture"/>
+                          <pic:cNvPr id="1267468497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19179,57 +19179,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140229109" name="Picture">
+                  <wp:docPr id="292376256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140229109" name="Picture"/>
+                          <pic:cNvPr id="292376256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20334,57 +20334,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="810240339" name="Picture">
+                        <wp:docPr id="1866759799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="810240339" name="Picture"/>
+                                <pic:cNvPr id="1866759799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22940,57 +22940,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040904183" name="Picture">
+                  <wp:docPr id="1113500066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040904183" name="Picture"/>
+                          <pic:cNvPr id="1113500066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23029,57 +23029,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424042164" name="Picture">
+                  <wp:docPr id="245743704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424042164" name="Picture"/>
+                          <pic:cNvPr id="245743704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23673,57 +23673,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045487598" name="Picture">
+                  <wp:docPr id="1891407022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045487598" name="Picture"/>
+                          <pic:cNvPr id="1891407022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24671,57 +24671,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955235371" name="Picture">
+                  <wp:docPr id="40719792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955235371" name="Picture"/>
+                          <pic:cNvPr id="40719792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24774,57 +24774,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319088639" name="Picture">
+                  <wp:docPr id="1231267045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319088639" name="Picture"/>
+                          <pic:cNvPr id="1231267045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26155,57 +26155,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542647759" name="Picture">
+                  <wp:docPr id="1321427715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542647759" name="Picture"/>
+                          <pic:cNvPr id="1321427715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27317,57 +27317,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1010674425" name="Picture">
+                        <wp:docPr id="1383604869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1010674425" name="Picture"/>
+                                <pic:cNvPr id="1383604869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28292,57 +28292,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100491568" name="Picture">
+                        <wp:docPr id="31225094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100491568" name="Picture"/>
+                                <pic:cNvPr id="31225094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29701,57 +29701,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413900564" name="Picture">
+                  <wp:docPr id="304288690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413900564" name="Picture"/>
+                          <pic:cNvPr id="304288690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29790,57 +29790,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565657238" name="Picture">
+                  <wp:docPr id="555985500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565657238" name="Picture"/>
+                          <pic:cNvPr id="555985500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30470,57 +30470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143151584" name="Picture">
+                  <wp:docPr id="1368082159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143151584" name="Picture"/>
+                          <pic:cNvPr id="1368082159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31531,57 +31531,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923219891" name="Picture">
+                  <wp:docPr id="1459232083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923219891" name="Picture"/>
+                          <pic:cNvPr id="1459232083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31634,57 +31634,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266414529" name="Picture">
+                  <wp:docPr id="302349480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266414529" name="Picture"/>
+                          <pic:cNvPr id="302349480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33026,57 +33026,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196302958" name="Picture">
+                  <wp:docPr id="459738993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196302958" name="Picture"/>
+                          <pic:cNvPr id="459738993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34861,57 +34861,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1276095213" name="Picture">
+                        <wp:docPr id="1781330225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1276095213" name="Picture"/>
+                                <pic:cNvPr id="1781330225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37103,57 +37103,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1402135274" name="Picture">
+                  <wp:docPr id="1279404738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1402135274" name="Picture"/>
+                          <pic:cNvPr id="1279404738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37183,57 +37183,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552554988" name="Picture">
+                  <wp:docPr id="1611387430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552554988" name="Picture"/>
+                          <pic:cNvPr id="1611387430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37728,57 +37728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843632722" name="Picture">
+                  <wp:docPr id="1831010927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843632722" name="Picture"/>
+                          <pic:cNvPr id="1831010927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39455,57 +39455,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507595730" name="Picture">
+                  <wp:docPr id="1086153774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507595730" name="Picture"/>
+                          <pic:cNvPr id="1086153774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39544,57 +39544,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311981709" name="Picture">
+                  <wp:docPr id="2115572989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311981709" name="Picture"/>
+                          <pic:cNvPr id="2115572989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40188,57 +40188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666731910" name="Picture">
+                  <wp:docPr id="198988075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666731910" name="Picture"/>
+                          <pic:cNvPr id="198988075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41186,57 +41186,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442979352" name="Picture">
+                  <wp:docPr id="325151526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442979352" name="Picture"/>
+                          <pic:cNvPr id="325151526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41289,57 +41289,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523839334" name="Picture">
+                  <wp:docPr id="1559623046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523839334" name="Picture"/>
+                          <pic:cNvPr id="1559623046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42666,57 +42666,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012624640" name="Picture">
+                  <wp:docPr id="862191781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012624640" name="Picture"/>
+                          <pic:cNvPr id="862191781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43809,57 +43809,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2034151061" name="Picture">
+                        <wp:docPr id="135789435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2034151061" name="Picture"/>
+                                <pic:cNvPr id="135789435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45030,57 +45030,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068943493" name="Picture">
+                  <wp:docPr id="468038644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068943493" name="Picture"/>
+                          <pic:cNvPr id="468038644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45101,57 +45101,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255909288" name="Picture">
+                  <wp:docPr id="793469144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255909288" name="Picture"/>
+                          <pic:cNvPr id="793469144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45515,57 +45515,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611205360" name="Picture">
+                  <wp:docPr id="1198630499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611205360" name="Picture"/>
+                          <pic:cNvPr id="1198630499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>