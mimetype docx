--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634321699" name="Picture">
+                  <wp:docPr id="1426970784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634321699" name="Picture"/>
+                          <pic:cNvPr id="1426970784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960118386" name="Picture">
+                  <wp:docPr id="2092762460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960118386" name="Picture"/>
+                          <pic:cNvPr id="2092762460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1871737940" name="Picture">
+                        <wp:docPr id="398924830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1871737940" name="Picture"/>
+                                <pic:cNvPr id="398924830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084945438" name="Picture">
+                  <wp:docPr id="797790484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084945438" name="Picture"/>
+                          <pic:cNvPr id="797790484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920416102" name="Picture">
+                  <wp:docPr id="1219370590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920416102" name="Picture"/>
+                          <pic:cNvPr id="1219370590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451901673" name="Picture">
+                  <wp:docPr id="1170958011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451901673" name="Picture"/>
+                          <pic:cNvPr id="1170958011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934624667" name="Picture">
+                  <wp:docPr id="1158727697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934624667" name="Picture"/>
+                          <pic:cNvPr id="1158727697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551985179" name="Picture">
+                  <wp:docPr id="1049436701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551985179" name="Picture"/>
+                          <pic:cNvPr id="1049436701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="588655934" name="Picture">
+                        <wp:docPr id="1888232226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="588655934" name="Picture"/>
+                                <pic:cNvPr id="1888232226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2108132106" name="Picture">
+                        <wp:docPr id="1982734071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2108132106" name="Picture"/>
+                                <pic:cNvPr id="1982734071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="249814346" name="Picture">
+                        <wp:docPr id="1517277887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="249814346" name="Picture"/>
+                                <pic:cNvPr id="1517277887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="44302023" name="Picture">
+                        <wp:docPr id="563287647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="44302023" name="Picture"/>
+                                <pic:cNvPr id="563287647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="420260932" name="Picture">
+                        <wp:docPr id="2062247598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="420260932" name="Picture"/>
+                                <pic:cNvPr id="2062247598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1590667340" name="Picture">
+                        <wp:docPr id="2076881163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1590667340" name="Picture"/>
+                                <pic:cNvPr id="2076881163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="778595961" name="Picture">
+                        <wp:docPr id="1004648573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="778595961" name="Picture"/>
+                                <pic:cNvPr id="1004648573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1032715191" name="Picture">
+                        <wp:docPr id="886447107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1032715191" name="Picture"/>
+                                <pic:cNvPr id="886447107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1739144347" name="Picture">
+                        <wp:docPr id="1651175564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1739144347" name="Picture"/>
+                                <pic:cNvPr id="1651175564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1373122127" name="Picture">
+                        <wp:docPr id="653959261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1373122127" name="Picture"/>
+                                <pic:cNvPr id="653959261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="241363511" name="Picture">
+                        <wp:docPr id="814300755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="241363511" name="Picture"/>
+                                <pic:cNvPr id="814300755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="753741625" name="Picture">
+                        <wp:docPr id="357086596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="753741625" name="Picture"/>
+                                <pic:cNvPr id="357086596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="373044670" name="Picture">
+                        <wp:docPr id="860078489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="373044670" name="Picture"/>
+                                <pic:cNvPr id="860078489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1181958278" name="Picture">
+                        <wp:docPr id="191353959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1181958278" name="Picture"/>
+                                <pic:cNvPr id="191353959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="146612954" name="Picture">
+                        <wp:docPr id="81015182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="146612954" name="Picture"/>
+                                <pic:cNvPr id="81015182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172566474" name="Picture">
+                  <wp:docPr id="1044420457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172566474" name="Picture"/>
+                          <pic:cNvPr id="1044420457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850629202" name="Picture">
+                  <wp:docPr id="1795247488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850629202" name="Picture"/>
+                          <pic:cNvPr id="1795247488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748822203" name="Picture">
+                  <wp:docPr id="1960511392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748822203" name="Picture"/>
+                          <pic:cNvPr id="1960511392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406102062" name="Picture">
+                  <wp:docPr id="1949313444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406102062" name="Picture"/>
+                          <pic:cNvPr id="1949313444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200372199" name="Picture">
+                  <wp:docPr id="1165487989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200372199" name="Picture"/>
+                          <pic:cNvPr id="1165487989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006718915" name="Picture">
+                  <wp:docPr id="2111712698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006718915" name="Picture"/>
+                          <pic:cNvPr id="2111712698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="177050293" name="Picture">
+                        <wp:docPr id="76823436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="177050293" name="Picture"/>
+                                <pic:cNvPr id="76823436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979290955" name="Picture">
+                  <wp:docPr id="1923688114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979290955" name="Picture"/>
+                          <pic:cNvPr id="1923688114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803023018" name="Picture">
+                  <wp:docPr id="1797100827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803023018" name="Picture"/>
+                          <pic:cNvPr id="1797100827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218750283" name="Picture">
+                  <wp:docPr id="1316002735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218750283" name="Picture"/>
+                          <pic:cNvPr id="1316002735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175227612" name="Picture">
+                  <wp:docPr id="1826642314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175227612" name="Picture"/>
+                          <pic:cNvPr id="1826642314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139850762" name="Picture">
+                  <wp:docPr id="751641307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139850762" name="Picture"/>
+                          <pic:cNvPr id="751641307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999847574" name="Picture">
+                  <wp:docPr id="1561302761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999847574" name="Picture"/>
+                          <pic:cNvPr id="1561302761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1898746875" name="Picture">
+                        <wp:docPr id="1007990915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1898746875" name="Picture"/>
+                                <pic:cNvPr id="1007990915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229295347" name="Picture">
+                  <wp:docPr id="1686950648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229295347" name="Picture"/>
+                          <pic:cNvPr id="1686950648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009054659" name="Picture">
+                  <wp:docPr id="332046419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009054659" name="Picture"/>
+                          <pic:cNvPr id="332046419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799628027" name="Picture">
+                  <wp:docPr id="907441218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799628027" name="Picture"/>
+                          <pic:cNvPr id="907441218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875900415" name="Picture">
+                  <wp:docPr id="1651246444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875900415" name="Picture"/>
+                          <pic:cNvPr id="1651246444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406685784" name="Picture">
+                  <wp:docPr id="1493287116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406685784" name="Picture"/>
+                          <pic:cNvPr id="1493287116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15611917" name="Picture">
+                  <wp:docPr id="957116058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15611917" name="Picture"/>
+                          <pic:cNvPr id="957116058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535047300" name="Picture">
+                  <wp:docPr id="1273424445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535047300" name="Picture"/>
+                          <pic:cNvPr id="1273424445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849381157" name="Picture">
+                  <wp:docPr id="289682789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849381157" name="Picture"/>
+                          <pic:cNvPr id="289682789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1345773336" name="Picture">
+                  <wp:docPr id="434535420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1345773336" name="Picture"/>
+                          <pic:cNvPr id="434535420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1542749466" name="Picture">
+                  <wp:docPr id="348074032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1542749466" name="Picture"/>
+                          <pic:cNvPr id="348074032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263280100" name="Picture">
+                  <wp:docPr id="594626352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263280100" name="Picture"/>
+                          <pic:cNvPr id="594626352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304798784" name="Picture">
+                  <wp:docPr id="1456792709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304798784" name="Picture"/>
+                          <pic:cNvPr id="1456792709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="550452387" name="Picture">
+                        <wp:docPr id="686070954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="550452387" name="Picture"/>
+                                <pic:cNvPr id="686070954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690512422" name="Picture">
+                  <wp:docPr id="1508222463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690512422" name="Picture"/>
+                          <pic:cNvPr id="1508222463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330423506" name="Picture">
+                  <wp:docPr id="227125066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330423506" name="Picture"/>
+                          <pic:cNvPr id="227125066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770112517" name="Picture">
+                  <wp:docPr id="654183857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770112517" name="Picture"/>
+                          <pic:cNvPr id="654183857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651630304" name="Picture">
+                  <wp:docPr id="2082259680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651630304" name="Picture"/>
+                          <pic:cNvPr id="2082259680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166613724" name="Picture">
+                  <wp:docPr id="918989660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166613724" name="Picture"/>
+                          <pic:cNvPr id="918989660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57366159" name="Picture">
+                  <wp:docPr id="634525983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57366159" name="Picture"/>
+                          <pic:cNvPr id="634525983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="902581871" name="Picture">
+                        <wp:docPr id="1621451641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="902581871" name="Picture"/>
+                                <pic:cNvPr id="1621451641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83145500" name="Picture">
+                  <wp:docPr id="230353930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83145500" name="Picture"/>
+                          <pic:cNvPr id="230353930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703580440" name="Picture">
+                  <wp:docPr id="2109471139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703580440" name="Picture"/>
+                          <pic:cNvPr id="2109471139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578294646" name="Picture">
+                  <wp:docPr id="1605938931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578294646" name="Picture"/>
+                          <pic:cNvPr id="1605938931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44701,57 +44701,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008226296" name="Picture">
+                  <wp:docPr id="1154203646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008226296" name="Picture"/>
+                          <pic:cNvPr id="1154203646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44772,57 +44772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221976880" name="Picture">
+                  <wp:docPr id="1721704485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221976880" name="Picture"/>
+                          <pic:cNvPr id="1721704485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45186,57 +45186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866090562" name="Picture">
+                  <wp:docPr id="2093667635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866090562" name="Picture"/>
+                          <pic:cNvPr id="2093667635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>