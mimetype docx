--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607194898" name="Picture">
+                  <wp:docPr id="2077601962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607194898" name="Picture"/>
+                          <pic:cNvPr id="2077601962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465726300" name="Picture">
+                  <wp:docPr id="1290836049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465726300" name="Picture"/>
+                          <pic:cNvPr id="1290836049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826658572" name="Picture">
+                        <wp:docPr id="2720120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826658572" name="Picture"/>
+                                <pic:cNvPr id="2720120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094810633" name="Picture">
+                  <wp:docPr id="289157784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094810633" name="Picture"/>
+                          <pic:cNvPr id="289157784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531769756" name="Picture">
+                  <wp:docPr id="2099111199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531769756" name="Picture"/>
+                          <pic:cNvPr id="2099111199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623905529" name="Picture">
+                  <wp:docPr id="1816982797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623905529" name="Picture"/>
+                          <pic:cNvPr id="1816982797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361764063" name="Picture">
+                  <wp:docPr id="62570554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361764063" name="Picture"/>
+                          <pic:cNvPr id="62570554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040394801" name="Picture">
+                  <wp:docPr id="556831489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040394801" name="Picture"/>
+                          <pic:cNvPr id="556831489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="766209839" name="Picture">
+                        <wp:docPr id="509653849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="766209839" name="Picture"/>
+                                <pic:cNvPr id="509653849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="411959783" name="Picture">
+                        <wp:docPr id="1330214788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="411959783" name="Picture"/>
+                                <pic:cNvPr id="1330214788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="329787056" name="Picture">
+                        <wp:docPr id="148189537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="329787056" name="Picture"/>
+                                <pic:cNvPr id="148189537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1040103511" name="Picture">
+                        <wp:docPr id="2108143795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1040103511" name="Picture"/>
+                                <pic:cNvPr id="2108143795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="840983073" name="Picture">
+                        <wp:docPr id="1101435572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="840983073" name="Picture"/>
+                                <pic:cNvPr id="1101435572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1040414549" name="Picture">
+                        <wp:docPr id="1723721162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1040414549" name="Picture"/>
+                                <pic:cNvPr id="1723721162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1138017898" name="Picture">
+                        <wp:docPr id="246736106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1138017898" name="Picture"/>
+                                <pic:cNvPr id="246736106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1415027653" name="Picture">
+                        <wp:docPr id="1011351063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1415027653" name="Picture"/>
+                                <pic:cNvPr id="1011351063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2139521904" name="Picture">
+                        <wp:docPr id="1168385752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2139521904" name="Picture"/>
+                                <pic:cNvPr id="1168385752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1334197957" name="Picture">
+                        <wp:docPr id="417511713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1334197957" name="Picture"/>
+                                <pic:cNvPr id="417511713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1864671548" name="Picture">
+                        <wp:docPr id="20444590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1864671548" name="Picture"/>
+                                <pic:cNvPr id="20444590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1763415508" name="Picture">
+                        <wp:docPr id="113135814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1763415508" name="Picture"/>
+                                <pic:cNvPr id="113135814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2125834710" name="Picture">
+                        <wp:docPr id="320167947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2125834710" name="Picture"/>
+                                <pic:cNvPr id="320167947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1665611976" name="Picture">
+                        <wp:docPr id="374056395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1665611976" name="Picture"/>
+                                <pic:cNvPr id="374056395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="335173982" name="Picture">
+                        <wp:docPr id="197690539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="335173982" name="Picture"/>
+                                <pic:cNvPr id="197690539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970813054" name="Picture">
+                  <wp:docPr id="746125983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970813054" name="Picture"/>
+                          <pic:cNvPr id="746125983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788557078" name="Picture">
+                  <wp:docPr id="1414339993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788557078" name="Picture"/>
+                          <pic:cNvPr id="1414339993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872820500" name="Picture">
+                  <wp:docPr id="1850417700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872820500" name="Picture"/>
+                          <pic:cNvPr id="1850417700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636584174" name="Picture">
+                  <wp:docPr id="1499144302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636584174" name="Picture"/>
+                          <pic:cNvPr id="1499144302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985117062" name="Picture">
+                  <wp:docPr id="408099655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985117062" name="Picture"/>
+                          <pic:cNvPr id="408099655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976914028" name="Picture">
+                  <wp:docPr id="946654219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976914028" name="Picture"/>
+                          <pic:cNvPr id="946654219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="123937366" name="Picture">
+                        <wp:docPr id="194103882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="123937366" name="Picture"/>
+                                <pic:cNvPr id="194103882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="245880357" name="Picture">
+                        <wp:docPr id="1275457189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="245880357" name="Picture"/>
+                                <pic:cNvPr id="1275457189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554910340" name="Picture">
+                  <wp:docPr id="2004662625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554910340" name="Picture"/>
+                          <pic:cNvPr id="2004662625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310365732" name="Picture">
+                  <wp:docPr id="2093757933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310365732" name="Picture"/>
+                          <pic:cNvPr id="2093757933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117888316" name="Picture">
+                  <wp:docPr id="534748183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117888316" name="Picture"/>
+                          <pic:cNvPr id="534748183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615802987" name="Picture">
+                  <wp:docPr id="1423687924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615802987" name="Picture"/>
+                          <pic:cNvPr id="1423687924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032797801" name="Picture">
+                  <wp:docPr id="868283390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032797801" name="Picture"/>
+                          <pic:cNvPr id="868283390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083327103" name="Picture">
+                  <wp:docPr id="980867585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083327103" name="Picture"/>
+                          <pic:cNvPr id="980867585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1295501259" name="Picture">
+                        <wp:docPr id="935959110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1295501259" name="Picture"/>
+                                <pic:cNvPr id="935959110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508730086" name="Picture">
+                  <wp:docPr id="1004791916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508730086" name="Picture"/>
+                          <pic:cNvPr id="1004791916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515921279" name="Picture">
+                  <wp:docPr id="272626414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515921279" name="Picture"/>
+                          <pic:cNvPr id="272626414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225892499" name="Picture">
+                  <wp:docPr id="994492845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225892499" name="Picture"/>
+                          <pic:cNvPr id="994492845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002879626" name="Picture">
+                  <wp:docPr id="1968157339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002879626" name="Picture"/>
+                          <pic:cNvPr id="1968157339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765058265" name="Picture">
+                  <wp:docPr id="960681270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765058265" name="Picture"/>
+                          <pic:cNvPr id="960681270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1397798593" name="Picture">
+                  <wp:docPr id="1974531688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1397798593" name="Picture"/>
+                          <pic:cNvPr id="1974531688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="311415498" name="Picture">
+                        <wp:docPr id="1983288457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="311415498" name="Picture"/>
+                                <pic:cNvPr id="1983288457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145018596" name="Picture">
+                  <wp:docPr id="80162705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145018596" name="Picture"/>
+                          <pic:cNvPr id="80162705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759709279" name="Picture">
+                  <wp:docPr id="2113855898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759709279" name="Picture"/>
+                          <pic:cNvPr id="2113855898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618248772" name="Picture">
+                  <wp:docPr id="513556418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618248772" name="Picture"/>
+                          <pic:cNvPr id="513556418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412670124" name="Picture">
+                  <wp:docPr id="734979185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412670124" name="Picture"/>
+                          <pic:cNvPr id="734979185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979647742" name="Picture">
+                  <wp:docPr id="211101470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979647742" name="Picture"/>
+                          <pic:cNvPr id="211101470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250126828" name="Picture">
+                  <wp:docPr id="1446798313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250126828" name="Picture"/>
+                          <pic:cNvPr id="1446798313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="688167253" name="Picture">
+                        <wp:docPr id="996123221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="688167253" name="Picture"/>
+                                <pic:cNvPr id="996123221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654016859" name="Picture">
+                  <wp:docPr id="318172578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654016859" name="Picture"/>
+                          <pic:cNvPr id="318172578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876277357" name="Picture">
+                  <wp:docPr id="1425914019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876277357" name="Picture"/>
+                          <pic:cNvPr id="1425914019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563605966" name="Picture">
+                  <wp:docPr id="395860381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563605966" name="Picture"/>
+                          <pic:cNvPr id="395860381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843690629" name="Picture">
+                  <wp:docPr id="442615958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843690629" name="Picture"/>
+                          <pic:cNvPr id="442615958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698215900" name="Picture">
+                  <wp:docPr id="110160357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698215900" name="Picture"/>
+                          <pic:cNvPr id="110160357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219267831" name="Picture">
+                  <wp:docPr id="210219669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219267831" name="Picture"/>
+                          <pic:cNvPr id="210219669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509910793" name="Picture">
+                  <wp:docPr id="560573273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509910793" name="Picture"/>
+                          <pic:cNvPr id="560573273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367965956" name="Picture">
+                  <wp:docPr id="403231243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367965956" name="Picture"/>
+                          <pic:cNvPr id="403231243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233808307" name="Picture">
+                  <wp:docPr id="2645156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233808307" name="Picture"/>
+                          <pic:cNvPr id="2645156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>